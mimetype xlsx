--- v0 (2026-06-27)
+++ v1 (2026-09-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1566">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1565">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Фрезы по воску</t>
   </si>
   <si>
     <t>Фрезы по воску конические</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Фреза коническая сферическая спиральная TBM-3-06-01 твердосплавная без покрытия для воска</t>
   </si>
   <si>
@@ -530,83 +530,77 @@
   <si>
     <t>Фреза радиусная 6 мм твердосплавная D550S6R1025D06100F4 (Z=4, R=1, ц/х, TiSiN)</t>
   </si>
   <si>
     <t>Фреза радиусная 8 мм твердосплавная D550S8R0535D08100F4 (Z=4, R=0.5, ц/х, TiSiN)</t>
   </si>
   <si>
     <t>Фреза радиусная 8 мм твердосплавная D550S8R1035D08100F4 (Z=4, R=1, ц/х, TiSiN)</t>
   </si>
   <si>
     <t>Фреза радиусная 12 мм твердосплавная D550S12R0545D12100F4 (Z=4, R=0.5, ц/х, TiSiN)</t>
   </si>
   <si>
     <t>Фреза радиусная 12 мм твердосплавная D550S12R1045D12100F4 (Z=4, R=1, ц/х, TiSiN)</t>
   </si>
   <si>
     <t>Фреза радиусная 16 мм твердосплавная D550S16R1045D16100F4 (Z=4, R=1, ц/х, TiSiN)</t>
   </si>
   <si>
     <t>Сферические фрезы</t>
   </si>
   <si>
     <t>Серия D55-B-F2</t>
   </si>
   <si>
-    <t>Фреза сферическая 2-х заходная с покрытием TiSiN D55B01002D0450F2 D55B01002D0450F2</t>
-[...1 lines deleted...]
-  <si>
     <t>Фреза сферическая 2-х заходная с покрытием TiSiN D55B01503D0450F2 D55B01503D0450F2</t>
   </si>
   <si>
     <t>Фреза сферическая 2-х заходная с покрытием TiSiN D55B03006D0350F2 D55B03006D0350F2</t>
   </si>
   <si>
     <t>Фреза сферическая 2-х заходная с покрытием TiSiN D55B03006D0450F2 D55B03006D0450F2</t>
   </si>
   <si>
     <t>Фреза сферическая 2-х заходная с покрытием TiSiN D55B03006D0475F2 D55B03006D0375F2</t>
   </si>
   <si>
     <t>Фреза сферическая 2-х заходная с покрытием TiSiN D55B03006D04100F2 D55B03006D03100F2</t>
   </si>
   <si>
     <t>Фреза сферическая 2-х заходная с покрытием TiSiN D55B04008D0450F2 D55B04008D0450F2</t>
   </si>
   <si>
     <t>Фреза сферическая 2-х заходная с покрытием TiSiN D55B04008D0475F2 D55B04008D0475F2</t>
   </si>
   <si>
     <t>Фреза сферическая 2-х заходная с покрытием TiSiN D55B08016D0860F2 D55B08016D0860F2</t>
   </si>
   <si>
     <t>Фреза сферическая 2-х заходная с покрытием TiSiN D55B08016D08100F2 D55B08016D08100F2</t>
   </si>
   <si>
-    <t>Фреза сферическая 2-х заходная с покрытием TiSiN D55B08016D08150F2 D55B08016D08150F2</t>
-[...1 lines deleted...]
-  <si>
     <t>Фреза сферическая 2-х заходная с покрытием TiSiN D55B10020D1075F2 D55B10020D1075F2</t>
   </si>
   <si>
     <t>Фреза сферическая 2-х заходная с покрытием TiSiN D55B10020D10100F2 D55B10020D10100F2</t>
   </si>
   <si>
     <t>Фреза сферическая 2-х заходная с покрытием TiSiN D55B12024D1275F2 D55B12024D1275F2</t>
   </si>
   <si>
     <t>Серия D550-B-F2</t>
   </si>
   <si>
     <t>Фреза сферическая 1 мм твердосплавная D550B0102D0450F2 (Z=2, 30°, ц/х, TiSiN)</t>
   </si>
   <si>
     <t>Фреза сферическая 1.5 мм твердосплавная D550B1503D0450F2 (Z=2, 30°, ц/х, TiSiN)</t>
   </si>
   <si>
     <t>Фреза сферическая 2 мм твердосплавная D550B0204D0450F2 (Z=2, 30°, ц/х, TiSiN)</t>
   </si>
   <si>
     <t>Фреза сферическая 3 мм твердосплавная D550B0306D0350F2 (Z=2, 30°, ц/х, TiSiN)</t>
   </si>
   <si>
     <t>Фреза сферическая 3 мм твердосплавная D550B0306D0450F2 (Z=2, 30°, ц/х, TiSiN)</t>
@@ -863,162 +857,168 @@
   <si>
     <t>Фреза концевая 6 мм по алюминию AL06012D0650F1 (Z=1, 25°, ц/х, без покрытия)</t>
   </si>
   <si>
     <t>Фреза концевая 6 мм по алюминию AL06017D0650F1 (Z=1, 25°, ц/х, без покрытия)</t>
   </si>
   <si>
     <t>Фреза концевая 6 мм по алюминию AL06022D0650F1 (Z=1, 25°, ц/х, без покрытия)</t>
   </si>
   <si>
     <t>Фреза концевая 8 мм по алюминию AL08025D0860F1 (Z=1, 25°, ц/х, без покрытия)</t>
   </si>
   <si>
     <t>Фреза концевая 10 мм по алюминию AL10032D1075F1 (Z=1, 25°, ц/х, без покрытия)</t>
   </si>
   <si>
     <t>Фрезы 2-х заходные по алюминию</t>
   </si>
   <si>
     <t>Фреза концевая 1 мм по алюминию AL01003D0450F2 (Z=2, 45°, ц/х, без покрытия) AL01003D0450F2</t>
   </si>
   <si>
     <t>Фреза концевая 2 мм по алюминию AL02006D0450F2 (Z=2, 45°, ц/х, без покрытия) AL02006D0450F2</t>
   </si>
   <si>
+    <t>Фреза концевая 3 мм по алюминию AL03009D0350F2 (Z=2, 45°, ц/х, без покрытия) AL03009D0450F2</t>
+  </si>
+  <si>
     <t>Фреза концевая 3 мм по алюминию AL03009D0450F2 (Z=2, 45°, ц/х, без покрытия) AL03009D0450F2</t>
   </si>
   <si>
     <t>Фреза концевая 4 мм по алюминию AL04012D0450F2 (Z=2, 45°, ц/х, без покрытия) AL04012D0450F2</t>
   </si>
   <si>
     <t>Фреза концевая 5 мм по алюминию AL05015D0650F2 (Z=2, 45°, ц/х, без покрытия) AL05015D0650F2</t>
   </si>
   <si>
     <t>Фреза концевая 6 мм по алюминию AL06018D0650F2 (Z=2, 45°, ц/х, без покрытия) AL06018D0650F2</t>
   </si>
   <si>
     <t>Фреза концевая 8 мм по алюминию AL08024D0860F2 (Z=2, 45°, ц/х, без покрытия) AL08024D0860F2</t>
   </si>
   <si>
     <t>Фреза концевая 10 мм по алюминию AL10030D1075F2 (Z=2, 45°, ц/х, без покрытия) AL10030D1075F2</t>
   </si>
   <si>
     <t>Фреза концевая 12 мм по алюминию AL12036D1275F2 (Z=2, 45°, ц/х, без покрытия) AL12036D1275F2</t>
   </si>
   <si>
+    <t>Фреза концевая 3 мм по алюминию AL03012D0375F2 (Z=2, 45°, ц/х, без покрытия) AL03012D0475F2</t>
+  </si>
+  <si>
+    <t>Фреза концевая 4 мм по алюминию AL04016D0475F2 (Z=2, 45°, ц/х, без покрытия) AL04016D0475F2</t>
+  </si>
+  <si>
+    <t>Фреза концевая 6 мм по алюминию AL06024D0675F2 (Z=2, 45°, ц/х, без покрытия) AL06024D0675F2</t>
+  </si>
+  <si>
+    <t>Фреза концевая 8 мм по алюминию AL08030D0875F2 (Z=2, 45°, ц/х, без покрытия) AL08030D0875F2</t>
+  </si>
+  <si>
+    <t>Фреза концевая 10 мм по алюминию AL10040D10100F2 (Z=2, 45°, ц/х, без покрытия) AL10040D10100F2</t>
+  </si>
+  <si>
+    <t>Фреза концевая 12 мм по алюминию AL12045D12100F2 (Z=2, 45°, ц/х, без покрытия) AL12045D12100F2</t>
+  </si>
+  <si>
     <t>Фреза концевая 16 мм по алюминию AL16045D16100F2 (Z=2, 45°, ц/х, без покрытия) AL16045D16100F2</t>
   </si>
   <si>
-    <t>Фреза концевая 3 мм по алюминию AL03012D0475F2 (Z=2, 45°, ц/х, без покрытия) AL03012D0475F2</t>
-[...17 lines deleted...]
-    <t>Фреза концевая 12 мм по алюминию AL12060D12150F2 (Z=2, 45°, ц/х, без покрытия) AL12060D12150F2</t>
+    <t>Фреза концевая 12 мм по алюминию AL12045D12150F2 (Z=2, 45°, ц/х, без покрытия) AL12060D12150F2</t>
   </si>
   <si>
     <t>Фрезы 3-х заходные по алюминию</t>
   </si>
   <si>
     <t>Серия AL-F3</t>
   </si>
   <si>
     <t>Фреза концевая 1 мм по алюминию AL01003D0450F3 (Z=3, 45°, ц/х, без покрытия) AL01003D0450F3</t>
   </si>
   <si>
     <t>Фреза концевая 2 мм по алюминию AL02006D0450F3 (Z=3, 45°, ц/х, без покрытия) AL02006D0450F3</t>
   </si>
   <si>
     <t>Фреза концевая 3 мм по алюминию AL03009D0450F3 (Z=3, 45°, ц/х, без покрытия) AL03009D0450F3</t>
   </si>
   <si>
     <t>Фреза концевая 4 мм по алюминию AL04012D0450F3 (Z=3, 45°, ц/х, без покрытия) AL04012D0450F3</t>
   </si>
   <si>
     <t>Фреза концевая 5 мм по алюминию AL05015D0650F3 (Z=3, 45°, ц/х, без покрытия) AL05015D0650F3</t>
   </si>
   <si>
     <t>Фреза концевая 6 мм по алюминию AL06018D0650F3 (Z=3, 45°, ц/х, без покрытия) AL06018D0650F3</t>
   </si>
   <si>
     <t>Фреза концевая 8 мм по алюминию AL08024D0860F3 (Z=3, 45°, ц/х, без покрытия) AL08024D0860F3</t>
   </si>
   <si>
+    <t>Фреза концевая 3 мм по алюминию AL03012D0475F3 (Z=3, 45°, ц/х, без покрытия) AL03012D0475F3</t>
+  </si>
+  <si>
+    <t>Фреза концевая 4 мм по алюминию AL04016D0475F3 (Z=3, 45°, ц/х, без покрытия) AL04016D0475F3</t>
+  </si>
+  <si>
+    <t>Фреза концевая 6 мм по алюминию AL06024D0675F3 (Z=3, 45°, ц/х, без покрытия) AL06024D0675F3</t>
+  </si>
+  <si>
+    <t>Фреза концевая 8 мм по алюминию AL08030D0875F3 (Z=3, 45°, ц/х, без покрытия) AL08030D0875F3</t>
+  </si>
+  <si>
     <t>Фреза концевая 10 мм по алюминию AL10030D1075F3 (Z=3, 45°, ц/х, без покрытия) AL10030D1075F3</t>
   </si>
   <si>
     <t>Фреза концевая 12 мм по алюминию AL12036D1275F3 (Z=3, 45°, ц/х, без покрытия) AL12036D1275F3</t>
   </si>
   <si>
-    <t>Фреза концевая 3 мм по алюминию AL03012D0475F3 (Z=3, 45°, ц/х, без покрытия) AL03012D0475F3</t>
-[...4 lines deleted...]
-  <si>
     <t>Фреза концевая 4 мм по алюминию AL04020D04100F3 (Z=3, 45°, ц/х, без покрытия) AL04020D04100F3</t>
   </si>
   <si>
-    <t>Фреза концевая 6 мм по алюминию AL06024D0675F3 (Z=3, 45°, ц/х, без покрытия) AL06024D0675F3</t>
-[...1 lines deleted...]
-  <si>
     <t>Фреза концевая 6 мм по алюминию AL06030D06100F3 (Z=3, 45°, ц/х, без покрытия) AL06030D06100F3</t>
   </si>
   <si>
+    <t>Фреза концевая 8 мм по алюминию AL08035D08100F3 (Z=3, 45°, ц/х, без покрытия) AL08035D08100F3</t>
+  </si>
+  <si>
+    <t>Фреза концевая 10 мм по алюминию AL10040D10100F3 (Z=3, 45°, ц/х, без покрытия) AL10040D10100F3</t>
+  </si>
+  <si>
+    <t>Фреза концевая 12 мм по алюминию AL12045D12100F3 (Z=3, 45°, ц/х, без покрытия) AL12045D12100F3</t>
+  </si>
+  <si>
     <t>Фреза концевая 6 мм по алюминию AL06035D06150F3 (Z=3, 45°, ц/х, без покрытия) AL06035D06150F3</t>
   </si>
   <si>
-    <t>Фреза концевая 8 мм по алюминию AL08030D0875F3 (Z=3, 45°, ц/х, без покрытия) AL08030D0875F3</t>
-[...1 lines deleted...]
-  <si>
     <t>Фреза концевая 8 мм по алюминию AL08040D08150F3 (Z=3, 45°, ц/х, без покрытия) AL08040D08150F3</t>
   </si>
   <si>
-    <t>Фреза концевая 10 мм по алюминию AL10040D10100F3 (Z=3, 45°, ц/х, без покрытия) AL10040D10100F3</t>
-[...8 lines deleted...]
-    <t>Фреза концевая 12 мм по алюминию AL12060D12150F3 (Z=3, 45°, ц/х, без покрытия) AL12060D12150F3</t>
+    <t>Фреза концевая 10 мм по алюминию AL10045D10150F3 (Z=3, 45°, ц/х, без покрытия) AL10050D10150F3</t>
+  </si>
+  <si>
+    <t>Фреза концевая 12 мм по алюминию AL12045D12150F3 (Z=3, 45°, ц/х, без покрытия) AL12060D12150F3</t>
   </si>
   <si>
     <t>Серия DAL-S-F3 c DLC покрытием</t>
   </si>
   <si>
     <t>Фреза концевая 1 мм по алюминию DAL0103D0450F3D (Z=3, 45°, ц/х, DLC)</t>
   </si>
   <si>
     <t>Фреза концевая 1.5 мм по алюминию DAL1504D0450F3D (Z=3, 45°, ц/х, DLC)</t>
   </si>
   <si>
     <t>Фреза концевая 2 мм по алюминию DAL0206D0450F3D (Z=3, 45°, ц/х, DLC)</t>
   </si>
   <si>
     <t>Фреза концевая 3 мм по алюминию DAL0309D0350F3D (Z=3, 45°, ц/х, DLC)</t>
   </si>
   <si>
     <t>Фреза концевая 3 мм по алюминию DAL0309D0450F3D (Z=3, 45°, ц/х, DLC)</t>
   </si>
   <si>
     <t>Фреза концевая 4 мм по алюминию DAL0412D0450F3D (Z=3, 45°, ц/х, DLC)</t>
   </si>
   <si>
     <t>Фреза концевая 5 мм по алюминию DAL0515D0650F3D (Z=3, 45°, ц/х, DLC)</t>
   </si>
@@ -3513,53 +3513,50 @@
     <t>Фреза коническая сферическая спиральная Deepcut 2QXJ32015 твердосплавная с покрытием AlTiN 2QXJ32015</t>
   </si>
   <si>
     <t>Фреза коническая сферическая спиральная Deepcut 2QXJ40520 твердосплавная с покрытием AlTiN 2QXJ40520</t>
   </si>
   <si>
     <t>Фреза коническая сферическая спиральная Deepcut 2QXJ41020 твердосплавная с покрытием AlTiN 2QXJ41020</t>
   </si>
   <si>
     <t>Фреза коническая сферическая спиральная Deepcut 2QXJ41520 твердосплавная с покрытием AlTiN 2QXJ41520</t>
   </si>
   <si>
     <t>Фреза коническая сферическая спиральная Deepcut 2QXJ41520A твердосплавная без покрытия 2QXJ41520A</t>
   </si>
   <si>
     <t>Фреза коническая сферическая спиральная Deepcut 2QXJ42020 твердосплавная с покрытием AlTiN 2QXJ42020</t>
   </si>
   <si>
     <t>Фреза коническая сферическая спиральная Deepcut 2QXJ42020A твердосплавная без покрытия 2QXJ42020A</t>
   </si>
   <si>
     <t>Фреза коническая сферическая спиральная Deepcut 2QXJ60520 твердосплавная с покрытием AlTiN 2QXJ60520</t>
   </si>
   <si>
     <t>Фреза коническая сферическая спиральная Deepcut 2QXJ61020 твердосплавная с покрытием AlTiN 2QXJ61020</t>
-  </si>
-[...1 lines deleted...]
-    <t>Фреза коническая сферическая спиральная Deepcut 2QXJ61020A твердосплавная без покрытия 2QXJ61020A</t>
   </si>
   <si>
     <t>Фреза коническая сферическая спиральная Deepcut 2QXJ61520 твердосплавная с покрытием AlTiN 2QXJ61520</t>
   </si>
   <si>
     <t>Фреза коническая сферическая спиральная Deepcut 2QXJ62020A твердосплавная без покрытия 2QXJ62020A</t>
   </si>
   <si>
     <t>Фреза коническая сферическая спиральная Deepcut 2QXJ63020 твердосплавная с покрытием AlTiN 2QXJ63020</t>
   </si>
   <si>
     <t>Фреза коническая сферическая спиральная Deepcut 2QXJ64020A твердосплавная без покрытия 2QXJ64020A</t>
   </si>
   <si>
     <t>Фреза коническая сферическая спиральная Deepcut 2QXJ60530 твердосплавная с покрытием AlTiN 2QXJ60530</t>
   </si>
   <si>
     <t>Фреза коническая сферическая спиральная Deepcut 2QXJ61030 твердосплавная с покрытием AlTiN 2QXJ61030</t>
   </si>
   <si>
     <t>Фреза коническая сферическая спиральная Deepcut 2QXJ61530 твердосплавная с покрытием AlTiN 2QXJ61530</t>
   </si>
   <si>
     <t>Фреза коническая сферическая спиральная Deepcut 2QXJ62030 твердосплавная с покрытием AlTiN 2QXJ62030</t>
   </si>
@@ -5171,54 +5168,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D1645"/>
+  <dimension ref="A1:D1644"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D1645" sqref="D1645"/>
+      <selection activeCell="D1644" sqref="D1644"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="55" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0"/>
       <c r="C1" s="0"/>
       <c r="D1" s="0"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="8"/>
       <c r="C4" s="9"/>
       <c r="D4" s="15"/>
@@ -5458,60 +5455,60 @@
       <c r="B23" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="15">
         <v>1043</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5">
         <v>7</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C24" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="15">
         <v>1043</v>
       </c>
     </row>
     <row r="25" spans="1:4">
-      <c r="A25" s="7">
-[...2 lines deleted...]
-      <c r="B25" s="11" t="s">
+      <c r="A25" s="5">
+        <v>8</v>
+      </c>
+      <c r="B25" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="C25" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D25" s="17">
+      <c r="C25" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" s="15">
         <v>1762</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5">
         <v>9</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="15">
         <v>1370</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5">
         <v>10</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C27" s="12" t="s">
@@ -5542,60 +5539,60 @@
       <c r="B29" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="15">
         <v>4256</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5">
         <v>13</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C30" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="15">
         <v>2630</v>
       </c>
     </row>
     <row r="31" spans="1:4">
-      <c r="A31" s="7">
+      <c r="A31" s="5">
         <v>14</v>
       </c>
-      <c r="B31" s="11" t="s">
+      <c r="B31" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="C31" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D31" s="17">
+      <c r="C31" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" s="15">
         <v>5409</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5">
         <v>15</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C32" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="15">
         <v>9292</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="5">
         <v>16</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C33" s="12" t="s">
@@ -5788,60 +5785,60 @@
       <c r="B47" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C47" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="15">
         <v>1370</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="5">
         <v>13</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C48" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="15">
         <v>2153</v>
       </c>
     </row>
     <row r="49" spans="1:4">
-      <c r="A49" s="5">
+      <c r="A49" s="7">
         <v>14</v>
       </c>
-      <c r="B49" s="8" t="s">
+      <c r="B49" s="11" t="s">
         <v>49</v>
       </c>
-      <c r="C49" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D49" s="15">
+      <c r="C49" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D49" s="17">
         <v>3238</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="5">
         <v>15</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C50" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="15">
         <v>4256</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="5">
         <v>16</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C51" s="12" t="s">
@@ -5858,60 +5855,60 @@
       <c r="B52" s="8" t="s">
         <v>52</v>
       </c>
       <c r="C52" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="15">
         <v>893</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="5">
         <v>18</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C53" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="15">
         <v>1651</v>
       </c>
     </row>
     <row r="54" spans="1:4">
-      <c r="A54" s="5">
+      <c r="A54" s="7">
         <v>19</v>
       </c>
-      <c r="B54" s="8" t="s">
+      <c r="B54" s="11" t="s">
         <v>54</v>
       </c>
-      <c r="C54" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D54" s="15">
+      <c r="C54" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D54" s="17">
         <v>2630</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="5">
         <v>20</v>
       </c>
       <c r="B55" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C55" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="15">
         <v>4107</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="5">
         <v>21</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C56" s="12" t="s">
@@ -6238,60 +6235,60 @@
       <c r="B80" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C80" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="15">
         <v>2171</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="5">
         <v>10</v>
       </c>
       <c r="B81" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C81" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="15">
         <v>868</v>
       </c>
     </row>
     <row r="82" spans="1:4">
-      <c r="A82" s="7">
+      <c r="A82" s="5">
         <v>11</v>
       </c>
-      <c r="B82" s="11" t="s">
+      <c r="B82" s="8" t="s">
         <v>80</v>
       </c>
-      <c r="C82" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D82" s="17">
+      <c r="C82" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D82" s="15">
         <v>868</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="5">
         <v>12</v>
       </c>
       <c r="B83" s="8" t="s">
         <v>81</v>
       </c>
       <c r="C83" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="15">
         <v>1607</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="5">
         <v>13</v>
       </c>
       <c r="B84" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C84" s="12" t="s">
@@ -6378,74 +6375,74 @@
       <c r="B90" s="8" t="s">
         <v>88</v>
       </c>
       <c r="C90" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="15">
         <v>2171</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="5">
         <v>20</v>
       </c>
       <c r="B91" s="8" t="s">
         <v>89</v>
       </c>
       <c r="C91" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="15">
         <v>2171</v>
       </c>
     </row>
     <row r="92" spans="1:4">
-      <c r="A92" s="5">
+      <c r="A92" s="7">
         <v>21</v>
       </c>
-      <c r="B92" s="8" t="s">
+      <c r="B92" s="11" t="s">
         <v>90</v>
       </c>
-      <c r="C92" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D92" s="15">
+      <c r="C92" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D92" s="17">
         <v>3388</v>
       </c>
     </row>
     <row r="93" spans="1:4">
-      <c r="A93" s="5">
+      <c r="A93" s="7">
         <v>22</v>
       </c>
-      <c r="B93" s="8" t="s">
+      <c r="B93" s="11" t="s">
         <v>91</v>
       </c>
-      <c r="C93" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D93" s="15">
+      <c r="C93" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D93" s="17">
         <v>4865</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="5">
         <v>23</v>
       </c>
       <c r="B94" s="8" t="s">
         <v>92</v>
       </c>
       <c r="C94" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="15">
         <v>6384</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="7">
         <v>24</v>
       </c>
       <c r="B95" s="11" t="s">
         <v>93</v>
       </c>
       <c r="C95" s="14" t="s">
@@ -6498,74 +6495,74 @@
       <c r="B99" s="8" t="s">
         <v>96</v>
       </c>
       <c r="C99" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="15">
         <v>919</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="5">
         <v>3</v>
       </c>
       <c r="B100" s="8" t="s">
         <v>97</v>
       </c>
       <c r="C100" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="15">
         <v>919</v>
       </c>
     </row>
     <row r="101" spans="1:4">
-      <c r="A101" s="7">
+      <c r="A101" s="5">
         <v>4</v>
       </c>
-      <c r="B101" s="11" t="s">
+      <c r="B101" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="C101" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D101" s="17">
+      <c r="C101" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D101" s="15">
         <v>919</v>
       </c>
     </row>
     <row r="102" spans="1:4">
-      <c r="A102" s="7">
+      <c r="A102" s="5">
         <v>5</v>
       </c>
-      <c r="B102" s="11" t="s">
+      <c r="B102" s="8" t="s">
         <v>99</v>
       </c>
-      <c r="C102" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D102" s="17">
+      <c r="C102" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D102" s="15">
         <v>919</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="5">
         <v>6</v>
       </c>
       <c r="B103" s="8" t="s">
         <v>100</v>
       </c>
       <c r="C103" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="15">
         <v>919</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="5">
         <v>7</v>
       </c>
       <c r="B104" s="8" t="s">
         <v>101</v>
       </c>
       <c r="C104" s="12" t="s">
@@ -6596,88 +6593,88 @@
       <c r="B106" s="8" t="s">
         <v>103</v>
       </c>
       <c r="C106" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="15">
         <v>2509</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="5">
         <v>10</v>
       </c>
       <c r="B107" s="8" t="s">
         <v>104</v>
       </c>
       <c r="C107" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="15">
         <v>1834</v>
       </c>
     </row>
     <row r="108" spans="1:4">
-      <c r="A108" s="7">
+      <c r="A108" s="5">
         <v>11</v>
       </c>
-      <c r="B108" s="11" t="s">
+      <c r="B108" s="8" t="s">
         <v>105</v>
       </c>
-      <c r="C108" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D108" s="17">
+      <c r="C108" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D108" s="15">
         <v>2813</v>
       </c>
     </row>
     <row r="109" spans="1:4">
-      <c r="A109" s="7">
+      <c r="A109" s="5">
         <v>12</v>
       </c>
-      <c r="B109" s="11" t="s">
+      <c r="B109" s="8" t="s">
         <v>106</v>
       </c>
-      <c r="C109" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D109" s="17">
+      <c r="C109" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D109" s="15">
         <v>4117</v>
       </c>
     </row>
     <row r="110" spans="1:4">
-      <c r="A110" s="7">
+      <c r="A110" s="5">
         <v>13</v>
       </c>
-      <c r="B110" s="11" t="s">
+      <c r="B110" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="C110" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D110" s="17">
+      <c r="C110" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D110" s="15">
         <v>5381</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="6" t="s">
         <v>108</v>
       </c>
       <c r="B111" s="8"/>
       <c r="C111" s="12"/>
       <c r="D111" s="15"/>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C112" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D112" s="16" t="s">
         <v>6</v>
       </c>
     </row>
@@ -7468,60 +7465,60 @@
       <c r="B170" s="8" t="s">
         <v>164</v>
       </c>
       <c r="C170" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D170" s="15">
         <v>2782</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="5">
         <v>25</v>
       </c>
       <c r="B171" s="8" t="s">
         <v>165</v>
       </c>
       <c r="C171" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D171" s="15">
         <v>4269</v>
       </c>
     </row>
     <row r="172" spans="1:4">
-      <c r="A172" s="5">
+      <c r="A172" s="7">
         <v>26</v>
       </c>
-      <c r="B172" s="8" t="s">
+      <c r="B172" s="11" t="s">
         <v>166</v>
       </c>
-      <c r="C172" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D172" s="15">
+      <c r="C172" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D172" s="17">
         <v>4269</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="5">
         <v>27</v>
       </c>
       <c r="B173" s="8" t="s">
         <v>167</v>
       </c>
       <c r="C173" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D173" s="15">
         <v>7978</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="5">
         <v>28</v>
       </c>
       <c r="B174" s="8" t="s">
         <v>168</v>
       </c>
       <c r="C174" s="12" t="s">
@@ -7554,2170 +7551,2170 @@
       <c r="D176" s="15"/>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="6" t="s">
         <v>171</v>
       </c>
       <c r="B177" s="8"/>
       <c r="C177" s="12"/>
       <c r="D177" s="15"/>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B178" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C178" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D178" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="179" spans="1:4">
-      <c r="A179" s="7">
+      <c r="A179" s="5">
         <v>1</v>
       </c>
-      <c r="B179" s="11" t="s">
+      <c r="B179" s="8" t="s">
         <v>172</v>
       </c>
-      <c r="C179" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D179" s="17">
+      <c r="C179" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D179" s="15">
         <v>693</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="5">
         <v>2</v>
       </c>
       <c r="B180" s="8" t="s">
         <v>173</v>
       </c>
       <c r="C180" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D180" s="15">
         <v>693</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="5">
         <v>3</v>
       </c>
       <c r="B181" s="8" t="s">
         <v>174</v>
       </c>
       <c r="C181" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D181" s="15">
         <v>693</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="5">
         <v>4</v>
       </c>
       <c r="B182" s="8" t="s">
         <v>175</v>
       </c>
       <c r="C182" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D182" s="15">
-        <v>693</v>
+        <v>953</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="5">
         <v>5</v>
       </c>
       <c r="B183" s="8" t="s">
         <v>176</v>
       </c>
       <c r="C183" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D183" s="15">
-        <v>953</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="5">
         <v>6</v>
       </c>
       <c r="B184" s="8" t="s">
         <v>177</v>
       </c>
       <c r="C184" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D184" s="15">
-        <v>1165</v>
+        <v>693</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="5">
         <v>7</v>
       </c>
       <c r="B185" s="8" t="s">
         <v>178</v>
       </c>
       <c r="C185" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D185" s="15">
-        <v>693</v>
+        <v>953</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="5">
         <v>8</v>
       </c>
       <c r="B186" s="8" t="s">
         <v>179</v>
       </c>
       <c r="C186" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D186" s="15">
-        <v>953</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="5">
         <v>9</v>
       </c>
       <c r="B187" s="8" t="s">
         <v>180</v>
       </c>
       <c r="C187" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D187" s="15">
-        <v>2244</v>
+        <v>3047</v>
       </c>
     </row>
     <row r="188" spans="1:4">
-      <c r="A188" s="5">
+      <c r="A188" s="7">
         <v>10</v>
       </c>
-      <c r="B188" s="8" t="s">
+      <c r="B188" s="11" t="s">
         <v>181</v>
       </c>
-      <c r="C188" s="12" t="s">
-[...3 lines deleted...]
-        <v>3047</v>
+      <c r="C188" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D188" s="17">
+        <v>3272</v>
       </c>
     </row>
     <row r="189" spans="1:4">
-      <c r="A189" s="7">
+      <c r="A189" s="5">
         <v>11</v>
       </c>
-      <c r="B189" s="11" t="s">
+      <c r="B189" s="8" t="s">
         <v>182</v>
       </c>
-      <c r="C189" s="14" t="s">
-[...3 lines deleted...]
-        <v>4585</v>
+      <c r="C189" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D189" s="15">
+        <v>4398</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="5">
         <v>12</v>
       </c>
       <c r="B190" s="8" t="s">
         <v>183</v>
       </c>
       <c r="C190" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D190" s="15">
-        <v>3272</v>
+        <v>4471</v>
       </c>
     </row>
     <row r="191" spans="1:4">
-      <c r="A191" s="5">
-[...2 lines deleted...]
-      <c r="B191" s="8" t="s">
+      <c r="A191" s="6" t="s">
         <v>184</v>
       </c>
-      <c r="C191" s="12" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B191" s="8"/>
+      <c r="C191" s="12"/>
+      <c r="D191" s="15"/>
     </row>
     <row r="192" spans="1:4">
-      <c r="A192" s="5">
-[...2 lines deleted...]
-      <c r="B192" s="8" t="s">
+      <c r="A192" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B192" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C192" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D192" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4">
+      <c r="A193" s="5">
+        <v>1</v>
+      </c>
+      <c r="B193" s="8" t="s">
         <v>185</v>
       </c>
-      <c r="C192" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A193" s="6" t="s">
+      <c r="C193" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D193" s="15">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4">
+      <c r="A194" s="5">
+        <v>2</v>
+      </c>
+      <c r="B194" s="8" t="s">
         <v>186</v>
       </c>
-      <c r="B193" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C194" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D194" s="15">
+        <v>738</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B195" s="8" t="s">
         <v>187</v>
       </c>
       <c r="C195" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D195" s="15">
         <v>738</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B196" s="8" t="s">
         <v>188</v>
       </c>
       <c r="C196" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D196" s="15">
         <v>738</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B197" s="8" t="s">
         <v>189</v>
       </c>
       <c r="C197" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D197" s="15">
         <v>738</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B198" s="8" t="s">
         <v>190</v>
       </c>
       <c r="C198" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D198" s="15">
         <v>738</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B199" s="8" t="s">
         <v>191</v>
       </c>
       <c r="C199" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D199" s="15">
-        <v>738</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B200" s="8" t="s">
         <v>192</v>
       </c>
       <c r="C200" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D200" s="15">
-        <v>738</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B201" s="8" t="s">
         <v>193</v>
       </c>
       <c r="C201" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D201" s="15">
-        <v>1303</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="202" spans="1:4">
-      <c r="A202" s="7">
-[...2 lines deleted...]
-      <c r="B202" s="11" t="s">
+      <c r="A202" s="5">
+        <v>10</v>
+      </c>
+      <c r="B202" s="8" t="s">
         <v>194</v>
       </c>
-      <c r="C202" s="14" t="s">
-[...3 lines deleted...]
-        <v>1303</v>
+      <c r="C202" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D202" s="15">
+        <v>868</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="5">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B203" s="8" t="s">
         <v>195</v>
       </c>
       <c r="C203" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D203" s="15">
-        <v>2171</v>
+        <v>868</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="5">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B204" s="8" t="s">
         <v>196</v>
       </c>
       <c r="C204" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D204" s="15">
-        <v>868</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="5">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B205" s="8" t="s">
         <v>197</v>
       </c>
       <c r="C205" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D205" s="15">
-        <v>868</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="206" spans="1:4">
-      <c r="A206" s="5">
-[...2 lines deleted...]
-      <c r="B206" s="8" t="s">
+      <c r="A206" s="7">
+        <v>14</v>
+      </c>
+      <c r="B206" s="11" t="s">
         <v>198</v>
       </c>
-      <c r="C206" s="12" t="s">
-[...3 lines deleted...]
-        <v>1607</v>
+      <c r="C206" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D206" s="17">
+        <v>3735</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="5">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B207" s="8" t="s">
         <v>199</v>
       </c>
       <c r="C207" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D207" s="15">
-        <v>2475</v>
+        <v>4908</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="5">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B208" s="8" t="s">
         <v>200</v>
       </c>
       <c r="C208" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D208" s="15">
-        <v>3735</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="5">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B209" s="8" t="s">
         <v>201</v>
       </c>
       <c r="C209" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D209" s="15">
-        <v>4908</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="5">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B210" s="8" t="s">
         <v>202</v>
       </c>
       <c r="C210" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D210" s="15">
-        <v>1216</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="5">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B211" s="8" t="s">
         <v>203</v>
       </c>
       <c r="C211" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D211" s="15">
-        <v>2171</v>
+        <v>6384</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="5">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B212" s="8" t="s">
         <v>204</v>
       </c>
       <c r="C212" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D212" s="15">
-        <v>3388</v>
+        <v>6768</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="5">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B213" s="8" t="s">
         <v>205</v>
       </c>
       <c r="C213" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D213" s="15">
-        <v>6384</v>
+        <v>9270</v>
       </c>
     </row>
     <row r="214" spans="1:4">
-      <c r="A214" s="5">
-[...2 lines deleted...]
-      <c r="B214" s="8" t="s">
+      <c r="A214" s="6" t="s">
         <v>206</v>
       </c>
-      <c r="C214" s="12" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B214" s="8"/>
+      <c r="C214" s="12"/>
+      <c r="D214" s="15"/>
     </row>
     <row r="215" spans="1:4">
-      <c r="A215" s="5">
-[...2 lines deleted...]
-      <c r="B215" s="8" t="s">
+      <c r="A215" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B215" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C215" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D215" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4">
+      <c r="A216" s="5">
+        <v>1</v>
+      </c>
+      <c r="B216" s="8" t="s">
         <v>207</v>
       </c>
-      <c r="C215" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A216" s="6" t="s">
+      <c r="C216" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D216" s="15">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4">
+      <c r="A217" s="5">
+        <v>2</v>
+      </c>
+      <c r="B217" s="8" t="s">
         <v>208</v>
       </c>
-      <c r="B216" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C217" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D217" s="15">
+        <v>919</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B218" s="8" t="s">
         <v>209</v>
       </c>
       <c r="C218" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D218" s="15">
         <v>919</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B219" s="8" t="s">
         <v>210</v>
       </c>
       <c r="C219" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D219" s="15">
         <v>919</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B220" s="8" t="s">
         <v>211</v>
       </c>
       <c r="C220" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D220" s="15">
         <v>919</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B221" s="8" t="s">
         <v>212</v>
       </c>
       <c r="C221" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D221" s="15">
         <v>919</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B222" s="8" t="s">
         <v>213</v>
       </c>
       <c r="C222" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D222" s="15">
-        <v>919</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B223" s="8" t="s">
         <v>214</v>
       </c>
       <c r="C223" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D223" s="15">
-        <v>919</v>
+        <v>2509</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B224" s="8" t="s">
         <v>215</v>
       </c>
       <c r="C224" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D224" s="15">
-        <v>1550</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B225" s="8" t="s">
         <v>216</v>
       </c>
       <c r="C225" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D225" s="15">
-        <v>2509</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="5">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B226" s="8" t="s">
         <v>217</v>
       </c>
       <c r="C226" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D226" s="15">
-        <v>1060</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="5">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B227" s="8" t="s">
         <v>218</v>
       </c>
       <c r="C227" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D227" s="15">
-        <v>1060</v>
+        <v>2813</v>
       </c>
     </row>
     <row r="228" spans="1:4">
-      <c r="A228" s="5">
-[...2 lines deleted...]
-      <c r="B228" s="8" t="s">
+      <c r="A228" s="7">
+        <v>13</v>
+      </c>
+      <c r="B228" s="11" t="s">
         <v>219</v>
       </c>
-      <c r="C228" s="12" t="s">
-[...3 lines deleted...]
-        <v>1834</v>
+      <c r="C228" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D228" s="17">
+        <v>4117</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="5">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B229" s="8" t="s">
         <v>220</v>
       </c>
       <c r="C229" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D229" s="15">
-        <v>2813</v>
+        <v>5381</v>
       </c>
     </row>
     <row r="230" spans="1:4">
-      <c r="A230" s="5">
-[...2 lines deleted...]
-      <c r="B230" s="8" t="s">
+      <c r="A230" s="3" t="s">
         <v>221</v>
       </c>
-      <c r="C230" s="12" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B230" s="8"/>
+      <c r="C230" s="12"/>
+      <c r="D230" s="15"/>
     </row>
     <row r="231" spans="1:4">
-      <c r="A231" s="5">
-[...2 lines deleted...]
-      <c r="B231" s="8" t="s">
+      <c r="A231" s="6" t="s">
         <v>222</v>
       </c>
-      <c r="C231" s="12" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B231" s="8"/>
+      <c r="C231" s="12"/>
+      <c r="D231" s="15"/>
     </row>
     <row r="232" spans="1:4">
-      <c r="A232" s="3" t="s">
+      <c r="A232" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B232" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C232" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D232" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4">
+      <c r="A233" s="7">
+        <v>1</v>
+      </c>
+      <c r="B233" s="11" t="s">
         <v>223</v>
       </c>
-      <c r="B232" s="8"/>
-[...4 lines deleted...]
-      <c r="A233" s="6" t="s">
+      <c r="C233" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D233" s="17">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4">
+      <c r="A234" s="5">
+        <v>2</v>
+      </c>
+      <c r="B234" s="8" t="s">
         <v>224</v>
       </c>
-      <c r="B233" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C234" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D234" s="15">
+        <v>743</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B235" s="8" t="s">
         <v>225</v>
       </c>
       <c r="C235" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D235" s="15">
-        <v>743</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B236" s="8" t="s">
         <v>226</v>
       </c>
       <c r="C236" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D236" s="15">
-        <v>743</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B237" s="8" t="s">
         <v>227</v>
       </c>
       <c r="C237" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D237" s="15">
-        <v>1310</v>
+        <v>2349</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B238" s="8" t="s">
         <v>228</v>
       </c>
       <c r="C238" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D238" s="15">
-        <v>1344</v>
+        <v>4228</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B239" s="8" t="s">
         <v>229</v>
       </c>
       <c r="C239" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D239" s="15">
-        <v>2349</v>
+        <v>5638</v>
       </c>
     </row>
     <row r="240" spans="1:4">
-      <c r="A240" s="5">
+      <c r="A240" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="B240" s="8"/>
+      <c r="C240" s="12"/>
+      <c r="D240" s="15"/>
+    </row>
+    <row r="241" spans="1:4">
+      <c r="A241" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B241" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C241" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D241" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="B240" s="8" t="s">
-[...13 lines deleted...]
-      <c r="B241" s="8" t="s">
+    </row>
+    <row r="242" spans="1:4">
+      <c r="A242" s="7">
+        <v>1</v>
+      </c>
+      <c r="B242" s="11" t="s">
         <v>231</v>
       </c>
-      <c r="C241" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A242" s="6" t="s">
+      <c r="C242" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D242" s="17">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4">
+      <c r="A243" s="5">
+        <v>2</v>
+      </c>
+      <c r="B243" s="8" t="s">
         <v>232</v>
       </c>
-      <c r="B242" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C243" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D243" s="15">
+        <v>959</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B244" s="8" t="s">
         <v>233</v>
       </c>
       <c r="C244" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D244" s="15">
         <v>959</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B245" s="8" t="s">
         <v>234</v>
       </c>
       <c r="C245" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D245" s="15">
-        <v>959</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="246" spans="1:4">
-      <c r="A246" s="5">
-[...2 lines deleted...]
-      <c r="B246" s="8" t="s">
+      <c r="A246" s="7">
+        <v>5</v>
+      </c>
+      <c r="B246" s="11" t="s">
         <v>235</v>
       </c>
-      <c r="C246" s="12" t="s">
-[...3 lines deleted...]
-        <v>959</v>
+      <c r="C246" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D246" s="17">
+        <v>1631</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B247" s="8" t="s">
         <v>236</v>
       </c>
       <c r="C247" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D247" s="15">
         <v>1631</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B248" s="8" t="s">
         <v>237</v>
       </c>
       <c r="C248" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D248" s="15">
         <v>1631</v>
       </c>
     </row>
     <row r="249" spans="1:4">
-      <c r="A249" s="5">
+      <c r="A249" s="7">
+        <v>8</v>
+      </c>
+      <c r="B249" s="11" t="s">
+        <v>238</v>
+      </c>
+      <c r="C249" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D249" s="17">
+        <v>2767</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4">
+      <c r="A250" s="7">
+        <v>9</v>
+      </c>
+      <c r="B250" s="11" t="s">
+        <v>239</v>
+      </c>
+      <c r="C250" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D250" s="17">
+        <v>2767</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4">
+      <c r="A251" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="B251" s="8"/>
+      <c r="C251" s="12"/>
+      <c r="D251" s="15"/>
+    </row>
+    <row r="252" spans="1:4">
+      <c r="A252" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B252" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C252" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D252" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="B249" s="8" t="s">
-[...41 lines deleted...]
-      <c r="B252" s="8" t="s">
+    </row>
+    <row r="253" spans="1:4">
+      <c r="A253" s="7">
+        <v>1</v>
+      </c>
+      <c r="B253" s="11" t="s">
         <v>241</v>
       </c>
-      <c r="C252" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A253" s="3" t="s">
+      <c r="C253" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D253" s="17">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4">
+      <c r="A254" s="5">
+        <v>2</v>
+      </c>
+      <c r="B254" s="8" t="s">
         <v>242</v>
       </c>
-      <c r="B253" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C254" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D254" s="15">
+        <v>942</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B255" s="8" t="s">
         <v>243</v>
       </c>
       <c r="C255" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D255" s="15">
         <v>942</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B256" s="8" t="s">
         <v>244</v>
       </c>
       <c r="C256" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D256" s="15">
-        <v>942</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B257" s="8" t="s">
         <v>245</v>
       </c>
       <c r="C257" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D257" s="15">
-        <v>942</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B258" s="8" t="s">
         <v>246</v>
       </c>
       <c r="C258" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D258" s="15">
         <v>1678</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B259" s="8" t="s">
         <v>247</v>
       </c>
       <c r="C259" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D259" s="15">
-        <v>1678</v>
+        <v>2586</v>
       </c>
     </row>
     <row r="260" spans="1:4">
-      <c r="A260" s="5">
-[...2 lines deleted...]
-      <c r="B260" s="8" t="s">
+      <c r="A260" s="7">
+        <v>8</v>
+      </c>
+      <c r="B260" s="11" t="s">
         <v>248</v>
       </c>
-      <c r="C260" s="12" t="s">
-[...3 lines deleted...]
-        <v>1678</v>
+      <c r="C260" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D260" s="17">
+        <v>2586</v>
       </c>
     </row>
     <row r="261" spans="1:4">
-      <c r="A261" s="7">
-[...2 lines deleted...]
-      <c r="B261" s="11" t="s">
+      <c r="A261" s="5">
+        <v>9</v>
+      </c>
+      <c r="B261" s="8" t="s">
         <v>249</v>
       </c>
-      <c r="C261" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D261" s="17">
+      <c r="C261" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D261" s="15">
         <v>2586</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B262" s="8" t="s">
         <v>250</v>
       </c>
       <c r="C262" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D262" s="15">
-        <v>2586</v>
+        <v>4082</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="5">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B263" s="8" t="s">
         <v>251</v>
       </c>
       <c r="C263" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D263" s="15">
-        <v>2586</v>
+        <v>4082</v>
       </c>
     </row>
     <row r="264" spans="1:4">
-      <c r="A264" s="7">
-[...2 lines deleted...]
-      <c r="B264" s="11" t="s">
+      <c r="A264" s="5">
+        <v>12</v>
+      </c>
+      <c r="B264" s="8" t="s">
         <v>252</v>
       </c>
-      <c r="C264" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D264" s="17">
+      <c r="C264" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D264" s="15">
         <v>4082</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="5">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B265" s="8" t="s">
         <v>253</v>
       </c>
       <c r="C265" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D265" s="15">
         <v>4082</v>
       </c>
     </row>
     <row r="266" spans="1:4">
-      <c r="A266" s="5">
-[...2 lines deleted...]
-      <c r="B266" s="8" t="s">
+      <c r="A266" s="7">
+        <v>14</v>
+      </c>
+      <c r="B266" s="11" t="s">
         <v>254</v>
       </c>
-      <c r="C266" s="12" t="s">
-[...3 lines deleted...]
-        <v>4082</v>
+      <c r="C266" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D266" s="17">
+        <v>5846</v>
       </c>
     </row>
     <row r="267" spans="1:4">
-      <c r="A267" s="5">
-[...2 lines deleted...]
-      <c r="B267" s="8" t="s">
+      <c r="A267" s="7">
+        <v>15</v>
+      </c>
+      <c r="B267" s="11" t="s">
         <v>255</v>
       </c>
-      <c r="C267" s="12" t="s">
-[...3 lines deleted...]
-        <v>4082</v>
+      <c r="C267" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D267" s="17">
+        <v>5846</v>
       </c>
     </row>
     <row r="268" spans="1:4">
-      <c r="A268" s="7">
-[...2 lines deleted...]
-      <c r="B268" s="11" t="s">
+      <c r="A268" s="5">
+        <v>16</v>
+      </c>
+      <c r="B268" s="8" t="s">
         <v>256</v>
       </c>
-      <c r="C268" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D268" s="17">
+      <c r="C268" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D268" s="15">
         <v>5846</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="5">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B269" s="8" t="s">
         <v>257</v>
       </c>
       <c r="C269" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D269" s="15">
         <v>5846</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="5">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B270" s="8" t="s">
         <v>258</v>
       </c>
       <c r="C270" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D270" s="15">
-        <v>5846</v>
+        <v>8316</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="5">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B271" s="8" t="s">
         <v>259</v>
       </c>
       <c r="C271" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D271" s="15">
-        <v>5846</v>
+        <v>8316</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="5">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B272" s="8" t="s">
         <v>260</v>
       </c>
       <c r="C272" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D272" s="15">
         <v>8316</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="5">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B273" s="8" t="s">
         <v>261</v>
       </c>
       <c r="C273" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D273" s="15">
         <v>8316</v>
       </c>
     </row>
     <row r="274" spans="1:4">
-      <c r="A274" s="5">
-[...2 lines deleted...]
-      <c r="B274" s="8" t="s">
+      <c r="A274" s="2" t="s">
         <v>262</v>
       </c>
-      <c r="C274" s="12" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B274" s="8"/>
+      <c r="C274" s="12"/>
+      <c r="D274" s="15"/>
     </row>
     <row r="275" spans="1:4">
-      <c r="A275" s="5">
-[...2 lines deleted...]
-      <c r="B275" s="8" t="s">
+      <c r="A275" s="3" t="s">
         <v>263</v>
       </c>
-      <c r="C275" s="12" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B275" s="8"/>
+      <c r="C275" s="12"/>
+      <c r="D275" s="15"/>
     </row>
     <row r="276" spans="1:4">
-      <c r="A276" s="2" t="s">
+      <c r="A276" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B276" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C276" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D276" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4">
+      <c r="A277" s="5">
+        <v>1</v>
+      </c>
+      <c r="B277" s="8" t="s">
         <v>264</v>
       </c>
-      <c r="B276" s="8"/>
-[...4 lines deleted...]
-      <c r="A277" s="3" t="s">
+      <c r="C277" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D277" s="15">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4">
+      <c r="A278" s="5">
+        <v>2</v>
+      </c>
+      <c r="B278" s="8" t="s">
         <v>265</v>
       </c>
-      <c r="B277" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C278" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D278" s="15">
+        <v>580</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B279" s="8" t="s">
         <v>266</v>
       </c>
       <c r="C279" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D279" s="15">
         <v>580</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B280" s="8" t="s">
         <v>267</v>
       </c>
       <c r="C280" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D280" s="15">
         <v>580</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B281" s="8" t="s">
         <v>268</v>
       </c>
       <c r="C281" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D281" s="15">
         <v>580</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B282" s="8" t="s">
         <v>269</v>
       </c>
       <c r="C282" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D282" s="15">
         <v>580</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B283" s="8" t="s">
         <v>270</v>
       </c>
       <c r="C283" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D283" s="15">
-        <v>580</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B284" s="8" t="s">
         <v>271</v>
       </c>
       <c r="C284" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D284" s="15">
-        <v>580</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B285" s="8" t="s">
         <v>272</v>
       </c>
       <c r="C285" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D285" s="15">
         <v>1400</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B286" s="8" t="s">
         <v>273</v>
       </c>
       <c r="C286" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D286" s="15">
-        <v>1400</v>
+        <v>2737</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="5">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B287" s="8" t="s">
         <v>274</v>
       </c>
       <c r="C287" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D287" s="15">
-        <v>1400</v>
+        <v>2737</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="5">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B288" s="8" t="s">
         <v>275</v>
       </c>
       <c r="C288" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D288" s="15">
         <v>2737</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="5">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B289" s="8" t="s">
         <v>276</v>
       </c>
       <c r="C289" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D289" s="15">
-        <v>2737</v>
+        <v>4406</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="5">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B290" s="8" t="s">
         <v>277</v>
       </c>
       <c r="C290" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D290" s="15">
-        <v>2737</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="291" spans="1:4">
-      <c r="A291" s="7">
-[...2 lines deleted...]
-      <c r="B291" s="11" t="s">
+      <c r="A291" s="3" t="s">
         <v>278</v>
       </c>
-      <c r="C291" s="14" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B291" s="8"/>
+      <c r="C291" s="12"/>
+      <c r="D291" s="15"/>
     </row>
     <row r="292" spans="1:4">
-      <c r="A292" s="5">
-[...2 lines deleted...]
-      <c r="B292" s="8" t="s">
+      <c r="A292" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B292" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C292" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D292" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4">
+      <c r="A293" s="5">
+        <v>1</v>
+      </c>
+      <c r="B293" s="8" t="s">
         <v>279</v>
       </c>
-      <c r="C292" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A293" s="3" t="s">
+      <c r="C293" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D293" s="15">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4">
+      <c r="A294" s="5">
+        <v>2</v>
+      </c>
+      <c r="B294" s="8" t="s">
         <v>280</v>
       </c>
-      <c r="B293" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C294" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D294" s="15">
+        <v>695</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B295" s="8" t="s">
         <v>281</v>
       </c>
       <c r="C295" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D295" s="15">
         <v>695</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B296" s="8" t="s">
         <v>282</v>
       </c>
       <c r="C296" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D296" s="15">
         <v>695</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B297" s="8" t="s">
         <v>283</v>
       </c>
       <c r="C297" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D297" s="15">
         <v>695</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B298" s="8" t="s">
         <v>284</v>
       </c>
       <c r="C298" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D298" s="15">
-        <v>695</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B299" s="8" t="s">
         <v>285</v>
       </c>
       <c r="C299" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D299" s="15">
         <v>1283</v>
       </c>
     </row>
     <row r="300" spans="1:4">
-      <c r="A300" s="5">
-[...2 lines deleted...]
-      <c r="B300" s="8" t="s">
+      <c r="A300" s="7">
+        <v>8</v>
+      </c>
+      <c r="B300" s="11" t="s">
         <v>286</v>
       </c>
-      <c r="C300" s="12" t="s">
-[...3 lines deleted...]
-        <v>1283</v>
+      <c r="C300" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D300" s="17">
+        <v>2168</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B301" s="8" t="s">
         <v>287</v>
       </c>
       <c r="C301" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D301" s="15">
-        <v>2168</v>
+        <v>3986</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B302" s="8" t="s">
         <v>288</v>
       </c>
       <c r="C302" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D302" s="15">
-        <v>3986</v>
+        <v>5239</v>
       </c>
     </row>
     <row r="303" spans="1:4">
-      <c r="A303" s="5">
-[...2 lines deleted...]
-      <c r="B303" s="8" t="s">
+      <c r="A303" s="7">
+        <v>11</v>
+      </c>
+      <c r="B303" s="11" t="s">
         <v>289</v>
       </c>
-      <c r="C303" s="12" t="s">
-[...3 lines deleted...]
-        <v>5239</v>
+      <c r="C303" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D303" s="17">
+        <v>939</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="5">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B304" s="8" t="s">
         <v>290</v>
       </c>
       <c r="C304" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D304" s="15">
-        <v>12363</v>
+        <v>939</v>
       </c>
     </row>
     <row r="305" spans="1:4">
-      <c r="A305" s="7">
-[...2 lines deleted...]
-      <c r="B305" s="11" t="s">
+      <c r="A305" s="5">
+        <v>13</v>
+      </c>
+      <c r="B305" s="8" t="s">
         <v>291</v>
       </c>
-      <c r="C305" s="14" t="s">
-[...3 lines deleted...]
-        <v>939</v>
+      <c r="C305" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D305" s="15">
+        <v>1687</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="5">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B306" s="8" t="s">
         <v>292</v>
       </c>
       <c r="C306" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D306" s="15">
-        <v>939</v>
+        <v>2649</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="5">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B307" s="8" t="s">
         <v>293</v>
       </c>
       <c r="C307" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D307" s="15">
-        <v>1687</v>
+        <v>5055</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="5">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B308" s="8" t="s">
         <v>294</v>
       </c>
       <c r="C308" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D308" s="15">
-        <v>2649</v>
+        <v>6659</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="5">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B309" s="8" t="s">
         <v>295</v>
       </c>
       <c r="C309" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D309" s="15">
-        <v>5055</v>
+        <v>12363</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="5">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B310" s="8" t="s">
         <v>296</v>
       </c>
       <c r="C310" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D310" s="15">
-        <v>6659</v>
+        <v>13167</v>
       </c>
     </row>
     <row r="311" spans="1:4">
-      <c r="A311" s="7">
-[...2 lines deleted...]
-      <c r="B311" s="11" t="s">
+      <c r="A311" s="3" t="s">
         <v>297</v>
       </c>
-      <c r="C311" s="14" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B311" s="8"/>
+      <c r="C311" s="12"/>
+      <c r="D311" s="15"/>
     </row>
     <row r="312" spans="1:4">
-      <c r="A312" s="3" t="s">
+      <c r="A312" s="6" t="s">
         <v>298</v>
       </c>
       <c r="B312" s="8"/>
       <c r="C312" s="12"/>
       <c r="D312" s="15"/>
     </row>
     <row r="313" spans="1:4">
-      <c r="A313" s="6" t="s">
+      <c r="A313" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B313" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C313" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D313" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="314" spans="1:4">
+      <c r="A314" s="5">
+        <v>1</v>
+      </c>
+      <c r="B314" s="8" t="s">
         <v>299</v>
       </c>
-      <c r="B313" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C314" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D314" s="15">
+        <v>695</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B315" s="8" t="s">
         <v>300</v>
       </c>
       <c r="C315" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D315" s="15">
         <v>695</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B316" s="8" t="s">
         <v>301</v>
       </c>
       <c r="C316" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D316" s="15">
         <v>695</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B317" s="8" t="s">
         <v>302</v>
       </c>
       <c r="C317" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D317" s="15">
         <v>695</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B318" s="8" t="s">
         <v>303</v>
       </c>
       <c r="C318" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D318" s="15">
-        <v>695</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B319" s="8" t="s">
         <v>304</v>
       </c>
       <c r="C319" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D319" s="15">
         <v>1283</v>
       </c>
     </row>
     <row r="320" spans="1:4">
-      <c r="A320" s="7">
-[...2 lines deleted...]
-      <c r="B320" s="11" t="s">
+      <c r="A320" s="5">
+        <v>7</v>
+      </c>
+      <c r="B320" s="8" t="s">
         <v>305</v>
       </c>
-      <c r="C320" s="14" t="s">
-[...3 lines deleted...]
-        <v>1283</v>
+      <c r="C320" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D320" s="15">
+        <v>2168</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B321" s="8" t="s">
         <v>306</v>
       </c>
       <c r="C321" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D321" s="15">
-        <v>2168</v>
+        <v>939</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B322" s="8" t="s">
         <v>307</v>
       </c>
       <c r="C322" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D322" s="15">
-        <v>3986</v>
+        <v>939</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B323" s="8" t="s">
         <v>308</v>
       </c>
       <c r="C323" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D323" s="15">
-        <v>5239</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" s="5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B324" s="8" t="s">
         <v>309</v>
       </c>
       <c r="C324" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D324" s="15">
-        <v>939</v>
+        <v>2649</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B325" s="8" t="s">
         <v>310</v>
       </c>
       <c r="C325" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D325" s="15">
-        <v>939</v>
+        <v>3986</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" s="5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B326" s="8" t="s">
         <v>311</v>
       </c>
       <c r="C326" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D326" s="15">
-        <v>1099</v>
+        <v>5239</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" s="5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B327" s="8" t="s">
         <v>312</v>
       </c>
       <c r="C327" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D327" s="15">
-        <v>1687</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B328" s="8" t="s">
         <v>313</v>
       </c>
       <c r="C328" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D328" s="15">
         <v>2323</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="5">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B329" s="8" t="s">
         <v>314</v>
       </c>
       <c r="C329" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D329" s="15">
-        <v>3665</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="330" spans="1:4">
-      <c r="A330" s="7">
-[...2 lines deleted...]
-      <c r="B330" s="11" t="s">
+      <c r="A330" s="5">
+        <v>17</v>
+      </c>
+      <c r="B330" s="8" t="s">
         <v>315</v>
       </c>
-      <c r="C330" s="14" t="s">
-[...3 lines deleted...]
-        <v>2649</v>
+      <c r="C330" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D330" s="15">
+        <v>5055</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B331" s="8" t="s">
         <v>316</v>
       </c>
       <c r="C331" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D331" s="15">
-        <v>5744</v>
+        <v>6659</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B332" s="8" t="s">
         <v>317</v>
       </c>
       <c r="C332" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D332" s="15">
-        <v>5055</v>
+        <v>3665</v>
       </c>
     </row>
     <row r="333" spans="1:4">
-      <c r="A333" s="7">
-[...2 lines deleted...]
-      <c r="B333" s="11" t="s">
+      <c r="A333" s="5">
+        <v>20</v>
+      </c>
+      <c r="B333" s="8" t="s">
         <v>318</v>
       </c>
-      <c r="C333" s="14" t="s">
-[...3 lines deleted...]
-        <v>7859</v>
+      <c r="C333" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D333" s="15">
+        <v>5744</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" s="5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B334" s="8" t="s">
         <v>319</v>
       </c>
       <c r="C334" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D334" s="15">
-        <v>6659</v>
+        <v>7859</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" s="5">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B335" s="8" t="s">
         <v>320</v>
       </c>
       <c r="C335" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D335" s="15">
         <v>13167</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" s="6" t="s">
         <v>321</v>
       </c>
       <c r="B336" s="8"/>
       <c r="C336" s="12"/>
       <c r="D336" s="15"/>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B337" s="10" t="s">
         <v>4</v>
@@ -9876,60 +9873,60 @@
       <c r="B348" s="8" t="s">
         <v>332</v>
       </c>
       <c r="C348" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D348" s="15">
         <v>956</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="5">
         <v>12</v>
       </c>
       <c r="B349" s="8" t="s">
         <v>333</v>
       </c>
       <c r="C349" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D349" s="15">
         <v>1705</v>
       </c>
     </row>
     <row r="350" spans="1:4">
-      <c r="A350" s="7">
+      <c r="A350" s="5">
         <v>13</v>
       </c>
-      <c r="B350" s="11" t="s">
+      <c r="B350" s="8" t="s">
         <v>334</v>
       </c>
-      <c r="C350" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D350" s="17">
+      <c r="C350" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D350" s="15">
         <v>2687</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="5">
         <v>14</v>
       </c>
       <c r="B351" s="8" t="s">
         <v>335</v>
       </c>
       <c r="C351" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D351" s="15">
         <v>4031</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="5">
         <v>15</v>
       </c>
       <c r="B352" s="8" t="s">
         <v>336</v>
       </c>
       <c r="C352" s="12" t="s">
@@ -9960,88 +9957,88 @@
       <c r="B354" s="8" t="s">
         <v>338</v>
       </c>
       <c r="C354" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D354" s="15">
         <v>1111</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="5">
         <v>18</v>
       </c>
       <c r="B355" s="8" t="s">
         <v>339</v>
       </c>
       <c r="C355" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D355" s="15">
         <v>2067</v>
       </c>
     </row>
     <row r="356" spans="1:4">
-      <c r="A356" s="7">
+      <c r="A356" s="5">
         <v>19</v>
       </c>
-      <c r="B356" s="11" t="s">
+      <c r="B356" s="8" t="s">
         <v>340</v>
       </c>
-      <c r="C356" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D356" s="17">
+      <c r="C356" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D356" s="15">
         <v>3282</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="5">
         <v>20</v>
       </c>
       <c r="B357" s="8" t="s">
         <v>341</v>
       </c>
       <c r="C357" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D357" s="15">
         <v>5116</v>
       </c>
     </row>
     <row r="358" spans="1:4">
-      <c r="A358" s="5">
+      <c r="A358" s="7">
         <v>21</v>
       </c>
-      <c r="B358" s="8" t="s">
+      <c r="B358" s="11" t="s">
         <v>342</v>
       </c>
-      <c r="C358" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D358" s="15">
+      <c r="C358" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D358" s="17">
         <v>6744</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="7">
         <v>22</v>
       </c>
       <c r="B359" s="11" t="s">
         <v>343</v>
       </c>
       <c r="C359" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D359" s="17">
         <v>3721</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="5">
         <v>23</v>
       </c>
       <c r="B360" s="8" t="s">
         <v>344</v>
       </c>
       <c r="C360" s="12" t="s">
@@ -10560,60 +10557,60 @@
       <c r="B399" s="8" t="s">
         <v>379</v>
       </c>
       <c r="C399" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D399" s="15">
         <v>979</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="5">
         <v>6</v>
       </c>
       <c r="B400" s="8" t="s">
         <v>380</v>
       </c>
       <c r="C400" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D400" s="15">
         <v>979</v>
       </c>
     </row>
     <row r="401" spans="1:4">
-      <c r="A401" s="7">
+      <c r="A401" s="5">
         <v>7</v>
       </c>
-      <c r="B401" s="11" t="s">
+      <c r="B401" s="8" t="s">
         <v>381</v>
       </c>
-      <c r="C401" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D401" s="17">
+      <c r="C401" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D401" s="15">
         <v>979</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="5">
         <v>8</v>
       </c>
       <c r="B402" s="8" t="s">
         <v>382</v>
       </c>
       <c r="C402" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D402" s="15">
         <v>979</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="5">
         <v>9</v>
       </c>
       <c r="B403" s="8" t="s">
         <v>383</v>
       </c>
       <c r="C403" s="12" t="s">
@@ -10742,74 +10739,74 @@
       <c r="B412" s="8" t="s">
         <v>392</v>
       </c>
       <c r="C412" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D412" s="15">
         <v>979</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="5">
         <v>19</v>
       </c>
       <c r="B413" s="8" t="s">
         <v>393</v>
       </c>
       <c r="C413" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D413" s="15">
         <v>979</v>
       </c>
     </row>
     <row r="414" spans="1:4">
-      <c r="A414" s="7">
+      <c r="A414" s="5">
         <v>20</v>
       </c>
-      <c r="B414" s="11" t="s">
+      <c r="B414" s="8" t="s">
         <v>394</v>
       </c>
-      <c r="C414" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D414" s="17">
+      <c r="C414" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D414" s="15">
         <v>979</v>
       </c>
     </row>
     <row r="415" spans="1:4">
-      <c r="A415" s="7">
+      <c r="A415" s="5">
         <v>21</v>
       </c>
-      <c r="B415" s="11" t="s">
+      <c r="B415" s="8" t="s">
         <v>395</v>
       </c>
-      <c r="C415" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D415" s="17">
+      <c r="C415" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D415" s="15">
         <v>979</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="5">
         <v>22</v>
       </c>
       <c r="B416" s="8" t="s">
         <v>396</v>
       </c>
       <c r="C416" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D416" s="15">
         <v>979</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="5">
         <v>23</v>
       </c>
       <c r="B417" s="8" t="s">
         <v>397</v>
       </c>
       <c r="C417" s="12" t="s">
@@ -11134,60 +11131,60 @@
       <c r="B440" s="8" t="s">
         <v>420</v>
       </c>
       <c r="C440" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D440" s="15">
         <v>2144</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="5">
         <v>47</v>
       </c>
       <c r="B441" s="8" t="s">
         <v>421</v>
       </c>
       <c r="C441" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D441" s="15">
         <v>2144</v>
       </c>
     </row>
     <row r="442" spans="1:4">
-      <c r="A442" s="7">
+      <c r="A442" s="5">
         <v>48</v>
       </c>
-      <c r="B442" s="11" t="s">
+      <c r="B442" s="8" t="s">
         <v>422</v>
       </c>
-      <c r="C442" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D442" s="17">
+      <c r="C442" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D442" s="15">
         <v>2144</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="5">
         <v>49</v>
       </c>
       <c r="B443" s="8" t="s">
         <v>423</v>
       </c>
       <c r="C443" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D443" s="15">
         <v>2144</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="5">
         <v>50</v>
       </c>
       <c r="B444" s="8" t="s">
         <v>424</v>
       </c>
       <c r="C444" s="12" t="s">
@@ -11982,186 +11979,186 @@
       <c r="B501" s="11" t="s">
         <v>480</v>
       </c>
       <c r="C501" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D501" s="17">
         <v>1083</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502" s="5">
         <v>8</v>
       </c>
       <c r="B502" s="8" t="s">
         <v>481</v>
       </c>
       <c r="C502" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D502" s="15">
         <v>1083</v>
       </c>
     </row>
     <row r="503" spans="1:4">
-      <c r="A503" s="7">
+      <c r="A503" s="5">
         <v>9</v>
       </c>
-      <c r="B503" s="11" t="s">
+      <c r="B503" s="8" t="s">
         <v>482</v>
       </c>
-      <c r="C503" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D503" s="17">
+      <c r="C503" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D503" s="15">
         <v>1083</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504" s="5">
         <v>10</v>
       </c>
       <c r="B504" s="8" t="s">
         <v>483</v>
       </c>
       <c r="C504" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D504" s="15">
         <v>1083</v>
       </c>
     </row>
     <row r="505" spans="1:4">
-      <c r="A505" s="7">
+      <c r="A505" s="5">
         <v>11</v>
       </c>
-      <c r="B505" s="11" t="s">
+      <c r="B505" s="8" t="s">
         <v>484</v>
       </c>
-      <c r="C505" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D505" s="17">
+      <c r="C505" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D505" s="15">
         <v>1080</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506" s="5">
         <v>12</v>
       </c>
       <c r="B506" s="8" t="s">
         <v>485</v>
       </c>
       <c r="C506" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D506" s="15">
         <v>1080</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507" s="7">
         <v>13</v>
       </c>
       <c r="B507" s="11" t="s">
         <v>486</v>
       </c>
       <c r="C507" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D507" s="17">
         <v>1080</v>
       </c>
     </row>
     <row r="508" spans="1:4">
-      <c r="A508" s="5">
+      <c r="A508" s="7">
         <v>14</v>
       </c>
-      <c r="B508" s="8" t="s">
+      <c r="B508" s="11" t="s">
         <v>487</v>
       </c>
-      <c r="C508" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D508" s="15">
+      <c r="C508" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D508" s="17">
         <v>1080</v>
       </c>
     </row>
     <row r="509" spans="1:4">
-      <c r="A509" s="5">
+      <c r="A509" s="7">
         <v>15</v>
       </c>
-      <c r="B509" s="8" t="s">
+      <c r="B509" s="11" t="s">
         <v>488</v>
       </c>
-      <c r="C509" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D509" s="15">
+      <c r="C509" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D509" s="17">
         <v>1080</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510" s="5">
         <v>16</v>
       </c>
       <c r="B510" s="8" t="s">
         <v>489</v>
       </c>
       <c r="C510" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D510" s="15">
         <v>1080</v>
       </c>
     </row>
     <row r="511" spans="1:4">
-      <c r="A511" s="5">
+      <c r="A511" s="7">
         <v>17</v>
       </c>
-      <c r="B511" s="8" t="s">
+      <c r="B511" s="11" t="s">
         <v>490</v>
       </c>
-      <c r="C511" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D511" s="15">
+      <c r="C511" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D511" s="17">
         <v>1080</v>
       </c>
     </row>
     <row r="512" spans="1:4">
-      <c r="A512" s="7">
+      <c r="A512" s="5">
         <v>18</v>
       </c>
-      <c r="B512" s="11" t="s">
+      <c r="B512" s="8" t="s">
         <v>491</v>
       </c>
-      <c r="C512" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D512" s="17">
+      <c r="C512" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D512" s="15">
         <v>1080</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513" s="7">
         <v>19</v>
       </c>
       <c r="B513" s="11" t="s">
         <v>492</v>
       </c>
       <c r="C513" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D513" s="17">
         <v>1080</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514" s="5">
         <v>20</v>
       </c>
       <c r="B514" s="8" t="s">
         <v>493</v>
       </c>
       <c r="C514" s="12" t="s">
@@ -12206,88 +12203,88 @@
       <c r="B517" s="8" t="s">
         <v>496</v>
       </c>
       <c r="C517" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D517" s="15">
         <v>1080</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518" s="5">
         <v>24</v>
       </c>
       <c r="B518" s="8" t="s">
         <v>497</v>
       </c>
       <c r="C518" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D518" s="15">
         <v>1080</v>
       </c>
     </row>
     <row r="519" spans="1:4">
-      <c r="A519" s="5">
+      <c r="A519" s="7">
         <v>25</v>
       </c>
-      <c r="B519" s="8" t="s">
+      <c r="B519" s="11" t="s">
         <v>498</v>
       </c>
-      <c r="C519" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D519" s="15">
+      <c r="C519" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D519" s="17">
         <v>1348</v>
       </c>
     </row>
     <row r="520" spans="1:4">
-      <c r="A520" s="5">
+      <c r="A520" s="7">
         <v>26</v>
       </c>
-      <c r="B520" s="8" t="s">
+      <c r="B520" s="11" t="s">
         <v>499</v>
       </c>
-      <c r="C520" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D520" s="15">
+      <c r="C520" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D520" s="17">
         <v>1348</v>
       </c>
     </row>
     <row r="521" spans="1:4">
-      <c r="A521" s="7">
+      <c r="A521" s="5">
         <v>27</v>
       </c>
-      <c r="B521" s="11" t="s">
+      <c r="B521" s="8" t="s">
         <v>500</v>
       </c>
-      <c r="C521" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D521" s="17">
+      <c r="C521" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D521" s="15">
         <v>1348</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522" s="7">
         <v>28</v>
       </c>
       <c r="B522" s="11" t="s">
         <v>501</v>
       </c>
       <c r="C522" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D522" s="17">
         <v>1351</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523" s="5">
         <v>29</v>
       </c>
       <c r="B523" s="8" t="s">
         <v>502</v>
       </c>
       <c r="C523" s="12" t="s">
@@ -12346,60 +12343,60 @@
       <c r="B527" s="8" t="s">
         <v>506</v>
       </c>
       <c r="C527" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D527" s="15">
         <v>1351</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528" s="5">
         <v>34</v>
       </c>
       <c r="B528" s="8" t="s">
         <v>507</v>
       </c>
       <c r="C528" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D528" s="15">
         <v>1351</v>
       </c>
     </row>
     <row r="529" spans="1:4">
-      <c r="A529" s="7">
+      <c r="A529" s="5">
         <v>35</v>
       </c>
-      <c r="B529" s="11" t="s">
+      <c r="B529" s="8" t="s">
         <v>508</v>
       </c>
-      <c r="C529" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D529" s="17">
+      <c r="C529" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D529" s="15">
         <v>1357</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530" s="5">
         <v>36</v>
       </c>
       <c r="B530" s="8" t="s">
         <v>509</v>
       </c>
       <c r="C530" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D530" s="15">
         <v>2437</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531" s="7">
         <v>37</v>
       </c>
       <c r="B531" s="11" t="s">
         <v>510</v>
       </c>
       <c r="C531" s="14" t="s">
@@ -12486,60 +12483,60 @@
       <c r="B537" s="8" t="s">
         <v>516</v>
       </c>
       <c r="C537" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D537" s="15">
         <v>2708</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538" s="5">
         <v>44</v>
       </c>
       <c r="B538" s="8" t="s">
         <v>517</v>
       </c>
       <c r="C538" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D538" s="15">
         <v>2708</v>
       </c>
     </row>
     <row r="539" spans="1:4">
-      <c r="A539" s="7">
+      <c r="A539" s="5">
         <v>45</v>
       </c>
-      <c r="B539" s="11" t="s">
+      <c r="B539" s="8" t="s">
         <v>518</v>
       </c>
-      <c r="C539" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D539" s="17">
+      <c r="C539" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D539" s="15">
         <v>2710</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540" s="7">
         <v>46</v>
       </c>
       <c r="B540" s="11" t="s">
         <v>519</v>
       </c>
       <c r="C540" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D540" s="17">
         <v>2710</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541" s="5">
         <v>47</v>
       </c>
       <c r="B541" s="8" t="s">
         <v>520</v>
       </c>
       <c r="C541" s="12" t="s">
@@ -13004,60 +13001,60 @@
       <c r="B574" s="8" t="s">
         <v>553</v>
       </c>
       <c r="C574" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D574" s="15">
         <v>5044</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575" s="5">
         <v>81</v>
       </c>
       <c r="B575" s="8" t="s">
         <v>554</v>
       </c>
       <c r="C575" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D575" s="15">
         <v>5046</v>
       </c>
     </row>
     <row r="576" spans="1:4">
-      <c r="A576" s="5">
+      <c r="A576" s="7">
         <v>82</v>
       </c>
-      <c r="B576" s="8" t="s">
+      <c r="B576" s="11" t="s">
         <v>555</v>
       </c>
-      <c r="C576" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D576" s="15">
+      <c r="C576" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D576" s="17">
         <v>5049</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577" s="5">
         <v>83</v>
       </c>
       <c r="B577" s="8" t="s">
         <v>556</v>
       </c>
       <c r="C577" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D577" s="15">
         <v>5052</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578" s="5">
         <v>84</v>
       </c>
       <c r="B578" s="8" t="s">
         <v>557</v>
       </c>
       <c r="C578" s="12" t="s">
@@ -13684,60 +13681,60 @@
       <c r="B623" s="8" t="s">
         <v>601</v>
       </c>
       <c r="C623" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D623" s="15">
         <v>5562</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624" s="5">
         <v>33</v>
       </c>
       <c r="B624" s="8" t="s">
         <v>602</v>
       </c>
       <c r="C624" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D624" s="15">
         <v>5562</v>
       </c>
     </row>
     <row r="625" spans="1:4">
-      <c r="A625" s="7">
+      <c r="A625" s="5">
         <v>34</v>
       </c>
-      <c r="B625" s="11" t="s">
+      <c r="B625" s="8" t="s">
         <v>603</v>
       </c>
-      <c r="C625" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D625" s="17">
+      <c r="C625" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D625" s="15">
         <v>5565</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626" s="5">
         <v>35</v>
       </c>
       <c r="B626" s="8" t="s">
         <v>604</v>
       </c>
       <c r="C626" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D626" s="15">
         <v>5568</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627" s="5">
         <v>36</v>
       </c>
       <c r="B627" s="8" t="s">
         <v>605</v>
       </c>
       <c r="C627" s="12" t="s">
@@ -14932,60 +14929,60 @@
       <c r="B713" s="8" t="s">
         <v>689</v>
       </c>
       <c r="C713" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D713" s="15">
         <v>67</v>
       </c>
     </row>
     <row r="714" spans="1:4">
       <c r="A714" s="5">
         <v>13</v>
       </c>
       <c r="B714" s="8" t="s">
         <v>690</v>
       </c>
       <c r="C714" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D714" s="15">
         <v>67</v>
       </c>
     </row>
     <row r="715" spans="1:4">
-      <c r="A715" s="7">
+      <c r="A715" s="5">
         <v>14</v>
       </c>
-      <c r="B715" s="11" t="s">
+      <c r="B715" s="8" t="s">
         <v>691</v>
       </c>
-      <c r="C715" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D715" s="17">
+      <c r="C715" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D715" s="15">
         <v>67</v>
       </c>
     </row>
     <row r="716" spans="1:4">
       <c r="A716" s="5">
         <v>15</v>
       </c>
       <c r="B716" s="8" t="s">
         <v>692</v>
       </c>
       <c r="C716" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D716" s="15">
         <v>91</v>
       </c>
     </row>
     <row r="717" spans="1:4">
       <c r="A717" s="5">
         <v>16</v>
       </c>
       <c r="B717" s="8" t="s">
         <v>693</v>
       </c>
       <c r="C717" s="12" t="s">
@@ -15016,74 +15013,74 @@
       <c r="B719" s="8" t="s">
         <v>695</v>
       </c>
       <c r="C719" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D719" s="15">
         <v>91</v>
       </c>
     </row>
     <row r="720" spans="1:4">
       <c r="A720" s="5">
         <v>19</v>
       </c>
       <c r="B720" s="8" t="s">
         <v>696</v>
       </c>
       <c r="C720" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D720" s="15">
         <v>98</v>
       </c>
     </row>
     <row r="721" spans="1:4">
-      <c r="A721" s="7">
+      <c r="A721" s="5">
         <v>20</v>
       </c>
-      <c r="B721" s="11" t="s">
+      <c r="B721" s="8" t="s">
         <v>697</v>
       </c>
-      <c r="C721" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D721" s="17">
+      <c r="C721" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D721" s="15">
         <v>98</v>
       </c>
     </row>
     <row r="722" spans="1:4">
-      <c r="A722" s="7">
+      <c r="A722" s="5">
         <v>21</v>
       </c>
-      <c r="B722" s="11" t="s">
+      <c r="B722" s="8" t="s">
         <v>698</v>
       </c>
-      <c r="C722" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D722" s="17">
+      <c r="C722" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D722" s="15">
         <v>106</v>
       </c>
     </row>
     <row r="723" spans="1:4">
       <c r="A723" s="5">
         <v>22</v>
       </c>
       <c r="B723" s="8" t="s">
         <v>699</v>
       </c>
       <c r="C723" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D723" s="15">
         <v>106</v>
       </c>
     </row>
     <row r="724" spans="1:4">
       <c r="A724" s="5">
         <v>23</v>
       </c>
       <c r="B724" s="8" t="s">
         <v>700</v>
       </c>
       <c r="C724" s="12" t="s">
@@ -15128,60 +15125,60 @@
       <c r="B727" s="8" t="s">
         <v>703</v>
       </c>
       <c r="C727" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D727" s="15">
         <v>122</v>
       </c>
     </row>
     <row r="728" spans="1:4">
       <c r="A728" s="5">
         <v>27</v>
       </c>
       <c r="B728" s="8" t="s">
         <v>704</v>
       </c>
       <c r="C728" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D728" s="15">
         <v>122</v>
       </c>
     </row>
     <row r="729" spans="1:4">
-      <c r="A729" s="7">
+      <c r="A729" s="5">
         <v>28</v>
       </c>
-      <c r="B729" s="11" t="s">
+      <c r="B729" s="8" t="s">
         <v>705</v>
       </c>
-      <c r="C729" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D729" s="17">
+      <c r="C729" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D729" s="15">
         <v>149</v>
       </c>
     </row>
     <row r="730" spans="1:4">
       <c r="A730" s="5">
         <v>29</v>
       </c>
       <c r="B730" s="8" t="s">
         <v>706</v>
       </c>
       <c r="C730" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D730" s="15">
         <v>158</v>
       </c>
     </row>
     <row r="731" spans="1:4">
       <c r="A731" s="5">
         <v>30</v>
       </c>
       <c r="B731" s="8" t="s">
         <v>707</v>
       </c>
       <c r="C731" s="12" t="s">
@@ -15794,60 +15791,60 @@
       <c r="B775" s="8" t="s">
         <v>750</v>
       </c>
       <c r="C775" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D775" s="15">
         <v>28</v>
       </c>
     </row>
     <row r="776" spans="1:4">
       <c r="A776" s="5">
         <v>11</v>
       </c>
       <c r="B776" s="8" t="s">
         <v>751</v>
       </c>
       <c r="C776" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D776" s="15">
         <v>28</v>
       </c>
     </row>
     <row r="777" spans="1:4">
-      <c r="A777" s="5">
+      <c r="A777" s="7">
         <v>12</v>
       </c>
-      <c r="B777" s="8" t="s">
+      <c r="B777" s="11" t="s">
         <v>752</v>
       </c>
-      <c r="C777" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D777" s="15">
+      <c r="C777" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D777" s="17">
         <v>30</v>
       </c>
     </row>
     <row r="778" spans="1:4">
       <c r="A778" s="5">
         <v>13</v>
       </c>
       <c r="B778" s="8" t="s">
         <v>753</v>
       </c>
       <c r="C778" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D778" s="15">
         <v>30</v>
       </c>
     </row>
     <row r="779" spans="1:4">
       <c r="A779" s="5">
         <v>14</v>
       </c>
       <c r="B779" s="8" t="s">
         <v>754</v>
       </c>
       <c r="C779" s="12" t="s">
@@ -15990,74 +15987,74 @@
       <c r="B789" s="8" t="s">
         <v>764</v>
       </c>
       <c r="C789" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D789" s="15">
         <v>48</v>
       </c>
     </row>
     <row r="790" spans="1:4">
       <c r="A790" s="5">
         <v>25</v>
       </c>
       <c r="B790" s="8" t="s">
         <v>765</v>
       </c>
       <c r="C790" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D790" s="15">
         <v>48</v>
       </c>
     </row>
     <row r="791" spans="1:4">
-      <c r="A791" s="7">
+      <c r="A791" s="5">
         <v>26</v>
       </c>
-      <c r="B791" s="11" t="s">
+      <c r="B791" s="8" t="s">
         <v>766</v>
       </c>
-      <c r="C791" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D791" s="17">
+      <c r="C791" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D791" s="15">
         <v>48</v>
       </c>
     </row>
     <row r="792" spans="1:4">
-      <c r="A792" s="7">
+      <c r="A792" s="5">
         <v>27</v>
       </c>
-      <c r="B792" s="11" t="s">
+      <c r="B792" s="8" t="s">
         <v>767</v>
       </c>
-      <c r="C792" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D792" s="17">
+      <c r="C792" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D792" s="15">
         <v>51</v>
       </c>
     </row>
     <row r="793" spans="1:4">
       <c r="A793" s="5">
         <v>28</v>
       </c>
       <c r="B793" s="8" t="s">
         <v>768</v>
       </c>
       <c r="C793" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D793" s="15">
         <v>51</v>
       </c>
     </row>
     <row r="794" spans="1:4">
       <c r="A794" s="5">
         <v>29</v>
       </c>
       <c r="B794" s="8" t="s">
         <v>769</v>
       </c>
       <c r="C794" s="12" t="s">
@@ -16130,88 +16127,88 @@
       <c r="B799" s="8" t="s">
         <v>774</v>
       </c>
       <c r="C799" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D799" s="15">
         <v>66</v>
       </c>
     </row>
     <row r="800" spans="1:4">
       <c r="A800" s="5">
         <v>35</v>
       </c>
       <c r="B800" s="8" t="s">
         <v>775</v>
       </c>
       <c r="C800" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D800" s="15">
         <v>66</v>
       </c>
     </row>
     <row r="801" spans="1:4">
-      <c r="A801" s="7">
+      <c r="A801" s="5">
         <v>36</v>
       </c>
-      <c r="B801" s="11" t="s">
+      <c r="B801" s="8" t="s">
         <v>776</v>
       </c>
-      <c r="C801" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D801" s="17">
+      <c r="C801" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D801" s="15">
         <v>66</v>
       </c>
     </row>
     <row r="802" spans="1:4">
-      <c r="A802" s="7">
+      <c r="A802" s="5">
         <v>37</v>
       </c>
-      <c r="B802" s="11" t="s">
+      <c r="B802" s="8" t="s">
         <v>777</v>
       </c>
-      <c r="C802" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D802" s="17">
+      <c r="C802" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D802" s="15">
         <v>77</v>
       </c>
     </row>
     <row r="803" spans="1:4">
-      <c r="A803" s="7">
+      <c r="A803" s="5">
         <v>38</v>
       </c>
-      <c r="B803" s="11" t="s">
+      <c r="B803" s="8" t="s">
         <v>778</v>
       </c>
-      <c r="C803" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D803" s="17">
+      <c r="C803" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D803" s="15">
         <v>77</v>
       </c>
     </row>
     <row r="804" spans="1:4">
       <c r="A804" s="5">
         <v>39</v>
       </c>
       <c r="B804" s="8" t="s">
         <v>779</v>
       </c>
       <c r="C804" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D804" s="15">
         <v>83</v>
       </c>
     </row>
     <row r="805" spans="1:4">
       <c r="A805" s="5">
         <v>40</v>
       </c>
       <c r="B805" s="8" t="s">
         <v>780</v>
       </c>
       <c r="C805" s="12" t="s">
@@ -16256,74 +16253,74 @@
       <c r="B808" s="8" t="s">
         <v>783</v>
       </c>
       <c r="C808" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D808" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="809" spans="1:4">
       <c r="A809" s="5">
         <v>44</v>
       </c>
       <c r="B809" s="8" t="s">
         <v>784</v>
       </c>
       <c r="C809" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D809" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="810" spans="1:4">
-      <c r="A810" s="7">
+      <c r="A810" s="5">
         <v>45</v>
       </c>
-      <c r="B810" s="11" t="s">
+      <c r="B810" s="8" t="s">
         <v>785</v>
       </c>
-      <c r="C810" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D810" s="17">
+      <c r="C810" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D810" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="811" spans="1:4">
-      <c r="A811" s="7">
+      <c r="A811" s="5">
         <v>46</v>
       </c>
-      <c r="B811" s="11" t="s">
+      <c r="B811" s="8" t="s">
         <v>786</v>
       </c>
-      <c r="C811" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D811" s="17">
+      <c r="C811" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D811" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="812" spans="1:4">
       <c r="A812" s="5">
         <v>47</v>
       </c>
       <c r="B812" s="8" t="s">
         <v>787</v>
       </c>
       <c r="C812" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D812" s="15">
         <v>122</v>
       </c>
     </row>
     <row r="813" spans="1:4">
       <c r="A813" s="5">
         <v>48</v>
       </c>
       <c r="B813" s="8" t="s">
         <v>788</v>
       </c>
       <c r="C813" s="12" t="s">
@@ -16782,60 +16779,60 @@
       <c r="B846" s="8" t="s">
         <v>820</v>
       </c>
       <c r="C846" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D846" s="15">
         <v>579</v>
       </c>
     </row>
     <row r="847" spans="1:4">
       <c r="A847" s="5">
         <v>2</v>
       </c>
       <c r="B847" s="8" t="s">
         <v>821</v>
       </c>
       <c r="C847" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D847" s="15">
         <v>591</v>
       </c>
     </row>
     <row r="848" spans="1:4">
-      <c r="A848" s="7">
+      <c r="A848" s="5">
         <v>3</v>
       </c>
-      <c r="B848" s="11" t="s">
+      <c r="B848" s="8" t="s">
         <v>822</v>
       </c>
-      <c r="C848" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D848" s="17">
+      <c r="C848" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D848" s="15">
         <v>1115</v>
       </c>
     </row>
     <row r="849" spans="1:4">
       <c r="A849" s="5">
         <v>4</v>
       </c>
       <c r="B849" s="8" t="s">
         <v>823</v>
       </c>
       <c r="C849" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D849" s="15">
         <v>1222</v>
       </c>
     </row>
     <row r="850" spans="1:4">
       <c r="A850" s="5">
         <v>5</v>
       </c>
       <c r="B850" s="8" t="s">
         <v>824</v>
       </c>
       <c r="C850" s="12" t="s">
@@ -17254,60 +17251,60 @@
       </c>
     </row>
     <row r="881" spans="1:4">
       <c r="A881" s="3" t="s">
         <v>854</v>
       </c>
       <c r="B881" s="8"/>
       <c r="C881" s="12"/>
       <c r="D881" s="15"/>
     </row>
     <row r="882" spans="1:4">
       <c r="A882" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B882" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C882" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D882" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="883" spans="1:4">
-      <c r="A883" s="7">
+      <c r="A883" s="5">
         <v>1</v>
       </c>
-      <c r="B883" s="11" t="s">
+      <c r="B883" s="8" t="s">
         <v>855</v>
       </c>
-      <c r="C883" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D883" s="17">
+      <c r="C883" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D883" s="15">
         <v>358</v>
       </c>
     </row>
     <row r="884" spans="1:4">
       <c r="A884" s="5">
         <v>2</v>
       </c>
       <c r="B884" s="8" t="s">
         <v>856</v>
       </c>
       <c r="C884" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D884" s="15">
         <v>378</v>
       </c>
     </row>
     <row r="885" spans="1:4">
       <c r="A885" s="5">
         <v>3</v>
       </c>
       <c r="B885" s="8" t="s">
         <v>857</v>
       </c>
       <c r="C885" s="12" t="s">
@@ -17692,102 +17689,102 @@
       <c r="D913" s="15"/>
     </row>
     <row r="914" spans="1:4">
       <c r="A914" s="3" t="s">
         <v>884</v>
       </c>
       <c r="B914" s="8"/>
       <c r="C914" s="12"/>
       <c r="D914" s="15"/>
     </row>
     <row r="915" spans="1:4">
       <c r="A915" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B915" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C915" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D915" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="916" spans="1:4">
-      <c r="A916" s="7">
+      <c r="A916" s="5">
         <v>1</v>
       </c>
-      <c r="B916" s="11" t="s">
+      <c r="B916" s="8" t="s">
         <v>885</v>
       </c>
-      <c r="C916" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D916" s="17">
+      <c r="C916" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D916" s="15">
         <v>1197</v>
       </c>
     </row>
     <row r="917" spans="1:4">
       <c r="A917" s="5">
         <v>2</v>
       </c>
       <c r="B917" s="8" t="s">
         <v>886</v>
       </c>
       <c r="C917" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D917" s="15">
         <v>866</v>
       </c>
     </row>
     <row r="918" spans="1:4">
       <c r="A918" s="5">
         <v>3</v>
       </c>
       <c r="B918" s="8" t="s">
         <v>887</v>
       </c>
       <c r="C918" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D918" s="15">
         <v>866</v>
       </c>
     </row>
     <row r="919" spans="1:4">
-      <c r="A919" s="5">
+      <c r="A919" s="7">
         <v>4</v>
       </c>
-      <c r="B919" s="8" t="s">
+      <c r="B919" s="11" t="s">
         <v>888</v>
       </c>
-      <c r="C919" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D919" s="15">
+      <c r="C919" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D919" s="17">
         <v>866</v>
       </c>
     </row>
     <row r="920" spans="1:4">
       <c r="A920" s="5">
         <v>5</v>
       </c>
       <c r="B920" s="8" t="s">
         <v>889</v>
       </c>
       <c r="C920" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D920" s="15">
         <v>866</v>
       </c>
     </row>
     <row r="921" spans="1:4">
       <c r="A921" s="5">
         <v>6</v>
       </c>
       <c r="B921" s="8" t="s">
         <v>890</v>
       </c>
       <c r="C921" s="12" t="s">
@@ -18044,60 +18041,60 @@
       <c r="B940" s="8" t="s">
         <v>907</v>
       </c>
       <c r="C940" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D940" s="15">
         <v>1109</v>
       </c>
     </row>
     <row r="941" spans="1:4">
       <c r="A941" s="5">
         <v>6</v>
       </c>
       <c r="B941" s="8" t="s">
         <v>908</v>
       </c>
       <c r="C941" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D941" s="15">
         <v>1109</v>
       </c>
     </row>
     <row r="942" spans="1:4">
-      <c r="A942" s="5">
+      <c r="A942" s="7">
         <v>7</v>
       </c>
-      <c r="B942" s="8" t="s">
+      <c r="B942" s="11" t="s">
         <v>909</v>
       </c>
-      <c r="C942" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D942" s="15">
+      <c r="C942" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D942" s="17">
         <v>866</v>
       </c>
     </row>
     <row r="943" spans="1:4">
       <c r="A943" s="5">
         <v>8</v>
       </c>
       <c r="B943" s="8" t="s">
         <v>910</v>
       </c>
       <c r="C943" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D943" s="15">
         <v>866</v>
       </c>
     </row>
     <row r="944" spans="1:4">
       <c r="A944" s="5">
         <v>9</v>
       </c>
       <c r="B944" s="8" t="s">
         <v>911</v>
       </c>
       <c r="C944" s="12" t="s">
@@ -18114,60 +18111,60 @@
       <c r="B945" s="8" t="s">
         <v>912</v>
       </c>
       <c r="C945" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D945" s="15">
         <v>866</v>
       </c>
     </row>
     <row r="946" spans="1:4">
       <c r="A946" s="5">
         <v>11</v>
       </c>
       <c r="B946" s="8" t="s">
         <v>913</v>
       </c>
       <c r="C946" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D946" s="15">
         <v>866</v>
       </c>
     </row>
     <row r="947" spans="1:4">
-      <c r="A947" s="7">
+      <c r="A947" s="5">
         <v>12</v>
       </c>
-      <c r="B947" s="11" t="s">
+      <c r="B947" s="8" t="s">
         <v>914</v>
       </c>
-      <c r="C947" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D947" s="17">
+      <c r="C947" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D947" s="15">
         <v>866</v>
       </c>
     </row>
     <row r="948" spans="1:4">
       <c r="A948" s="5">
         <v>13</v>
       </c>
       <c r="B948" s="8" t="s">
         <v>915</v>
       </c>
       <c r="C948" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D948" s="15">
         <v>866</v>
       </c>
     </row>
     <row r="949" spans="1:4">
       <c r="A949" s="5">
         <v>14</v>
       </c>
       <c r="B949" s="8" t="s">
         <v>916</v>
       </c>
       <c r="C949" s="12" t="s">
@@ -19012,60 +19009,60 @@
       <c r="B1013" s="11" t="s">
         <v>974</v>
       </c>
       <c r="C1013" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D1013" s="17">
         <v>393</v>
       </c>
     </row>
     <row r="1014" spans="1:4">
       <c r="A1014" s="7">
         <v>12</v>
       </c>
       <c r="B1014" s="11" t="s">
         <v>975</v>
       </c>
       <c r="C1014" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D1014" s="17">
         <v>393</v>
       </c>
     </row>
     <row r="1015" spans="1:4">
-      <c r="A1015" s="5">
+      <c r="A1015" s="7">
         <v>13</v>
       </c>
-      <c r="B1015" s="8" t="s">
+      <c r="B1015" s="11" t="s">
         <v>976</v>
       </c>
-      <c r="C1015" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D1015" s="15">
+      <c r="C1015" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1015" s="17">
         <v>393</v>
       </c>
     </row>
     <row r="1016" spans="1:4">
       <c r="A1016" s="5">
         <v>14</v>
       </c>
       <c r="B1016" s="8" t="s">
         <v>977</v>
       </c>
       <c r="C1016" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1016" s="15">
         <v>426</v>
       </c>
     </row>
     <row r="1017" spans="1:4">
       <c r="A1017" s="7">
         <v>15</v>
       </c>
       <c r="B1017" s="11" t="s">
         <v>978</v>
       </c>
       <c r="C1017" s="14" t="s">
@@ -19208,60 +19205,60 @@
       <c r="B1027" s="11" t="s">
         <v>988</v>
       </c>
       <c r="C1027" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D1027" s="17">
         <v>1426</v>
       </c>
     </row>
     <row r="1028" spans="1:4">
       <c r="A1028" s="7">
         <v>26</v>
       </c>
       <c r="B1028" s="11" t="s">
         <v>989</v>
       </c>
       <c r="C1028" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D1028" s="17">
         <v>1682</v>
       </c>
     </row>
     <row r="1029" spans="1:4">
-      <c r="A1029" s="7">
+      <c r="A1029" s="5">
         <v>27</v>
       </c>
-      <c r="B1029" s="11" t="s">
+      <c r="B1029" s="8" t="s">
         <v>990</v>
       </c>
-      <c r="C1029" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D1029" s="17">
+      <c r="C1029" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1029" s="15">
         <v>2195</v>
       </c>
     </row>
     <row r="1030" spans="1:4">
       <c r="A1030" s="7">
         <v>28</v>
       </c>
       <c r="B1030" s="11" t="s">
         <v>991</v>
       </c>
       <c r="C1030" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D1030" s="17">
         <v>2452</v>
       </c>
     </row>
     <row r="1031" spans="1:4">
       <c r="A1031" s="5">
         <v>29</v>
       </c>
       <c r="B1031" s="8" t="s">
         <v>992</v>
       </c>
       <c r="C1031" s="12" t="s">
@@ -19278,74 +19275,74 @@
       <c r="B1032" s="11" t="s">
         <v>993</v>
       </c>
       <c r="C1032" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D1032" s="17">
         <v>4191</v>
       </c>
     </row>
     <row r="1033" spans="1:4">
       <c r="A1033" s="5">
         <v>31</v>
       </c>
       <c r="B1033" s="8" t="s">
         <v>994</v>
       </c>
       <c r="C1033" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1033" s="15">
         <v>4619</v>
       </c>
     </row>
     <row r="1034" spans="1:4">
-      <c r="A1034" s="5">
+      <c r="A1034" s="7">
         <v>32</v>
       </c>
-      <c r="B1034" s="8" t="s">
+      <c r="B1034" s="11" t="s">
         <v>995</v>
       </c>
-      <c r="C1034" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D1034" s="15">
+      <c r="C1034" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1034" s="17">
         <v>7328</v>
       </c>
     </row>
     <row r="1035" spans="1:4">
-      <c r="A1035" s="5">
+      <c r="A1035" s="7">
         <v>33</v>
       </c>
-      <c r="B1035" s="8" t="s">
+      <c r="B1035" s="11" t="s">
         <v>996</v>
       </c>
-      <c r="C1035" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D1035" s="15">
+      <c r="C1035" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1035" s="17">
         <v>9939</v>
       </c>
     </row>
     <row r="1036" spans="1:4">
       <c r="A1036" s="6" t="s">
         <v>997</v>
       </c>
       <c r="B1036" s="8"/>
       <c r="C1036" s="12"/>
       <c r="D1036" s="15"/>
     </row>
     <row r="1037" spans="1:4">
       <c r="A1037" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B1037" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C1037" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D1037" s="16" t="s">
         <v>6</v>
       </c>
     </row>
@@ -19370,102 +19367,102 @@
       <c r="B1039" s="8" t="s">
         <v>999</v>
       </c>
       <c r="C1039" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1039" s="15">
         <v>829</v>
       </c>
     </row>
     <row r="1040" spans="1:4">
       <c r="A1040" s="5">
         <v>3</v>
       </c>
       <c r="B1040" s="8" t="s">
         <v>1000</v>
       </c>
       <c r="C1040" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1040" s="15">
         <v>1008</v>
       </c>
     </row>
     <row r="1041" spans="1:4">
-      <c r="A1041" s="5">
+      <c r="A1041" s="7">
         <v>4</v>
       </c>
-      <c r="B1041" s="8" t="s">
+      <c r="B1041" s="11" t="s">
         <v>1001</v>
       </c>
-      <c r="C1041" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D1041" s="15">
+      <c r="C1041" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1041" s="17">
         <v>1008</v>
       </c>
     </row>
     <row r="1042" spans="1:4">
       <c r="A1042" s="5">
         <v>5</v>
       </c>
       <c r="B1042" s="8" t="s">
         <v>1002</v>
       </c>
       <c r="C1042" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1042" s="15">
         <v>1008</v>
       </c>
     </row>
     <row r="1043" spans="1:4">
       <c r="A1043" s="7">
         <v>6</v>
       </c>
       <c r="B1043" s="11" t="s">
         <v>1003</v>
       </c>
       <c r="C1043" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D1043" s="17">
         <v>1008</v>
       </c>
     </row>
     <row r="1044" spans="1:4">
-      <c r="A1044" s="5">
+      <c r="A1044" s="7">
         <v>7</v>
       </c>
-      <c r="B1044" s="8" t="s">
+      <c r="B1044" s="11" t="s">
         <v>1004</v>
       </c>
-      <c r="C1044" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D1044" s="15">
+      <c r="C1044" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1044" s="17">
         <v>2909</v>
       </c>
     </row>
     <row r="1045" spans="1:4">
       <c r="A1045" s="5">
         <v>8</v>
       </c>
       <c r="B1045" s="8" t="s">
         <v>1005</v>
       </c>
       <c r="C1045" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1045" s="15">
         <v>3744</v>
       </c>
     </row>
     <row r="1046" spans="1:4">
       <c r="A1046" s="3" t="s">
         <v>1006</v>
       </c>
       <c r="B1046" s="8"/>
       <c r="C1046" s="12"/>
       <c r="D1046" s="15"/>
     </row>
@@ -19484,60 +19481,60 @@
       <c r="B1048" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C1048" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D1048" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1049" spans="1:4">
       <c r="A1049" s="5">
         <v>1</v>
       </c>
       <c r="B1049" s="8" t="s">
         <v>1008</v>
       </c>
       <c r="C1049" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1049" s="15">
         <v>393</v>
       </c>
     </row>
     <row r="1050" spans="1:4">
-      <c r="A1050" s="5">
+      <c r="A1050" s="7">
         <v>2</v>
       </c>
-      <c r="B1050" s="8" t="s">
+      <c r="B1050" s="11" t="s">
         <v>1009</v>
       </c>
-      <c r="C1050" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D1050" s="15">
+      <c r="C1050" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1050" s="17">
         <v>393</v>
       </c>
     </row>
     <row r="1051" spans="1:4">
       <c r="A1051" s="5">
         <v>3</v>
       </c>
       <c r="B1051" s="8" t="s">
         <v>1010</v>
       </c>
       <c r="C1051" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1051" s="15">
         <v>393</v>
       </c>
     </row>
     <row r="1052" spans="1:4">
       <c r="A1052" s="7">
         <v>4</v>
       </c>
       <c r="B1052" s="11" t="s">
         <v>1011</v>
       </c>
       <c r="C1052" s="14" t="s">
@@ -21026,60 +21023,60 @@
       <c r="B1162" s="8" t="s">
         <v>1114</v>
       </c>
       <c r="C1162" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1162" s="15">
         <v>786</v>
       </c>
     </row>
     <row r="1163" spans="1:4">
       <c r="A1163" s="5">
         <v>6</v>
       </c>
       <c r="B1163" s="8" t="s">
         <v>1115</v>
       </c>
       <c r="C1163" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1163" s="15">
         <v>1426</v>
       </c>
     </row>
     <row r="1164" spans="1:4">
-      <c r="A1164" s="5">
+      <c r="A1164" s="7">
         <v>7</v>
       </c>
-      <c r="B1164" s="8" t="s">
+      <c r="B1164" s="11" t="s">
         <v>1116</v>
       </c>
-      <c r="C1164" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D1164" s="15">
+      <c r="C1164" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1164" s="17">
         <v>1682</v>
       </c>
     </row>
     <row r="1165" spans="1:4">
       <c r="A1165" s="5">
         <v>8</v>
       </c>
       <c r="B1165" s="8" t="s">
         <v>1117</v>
       </c>
       <c r="C1165" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1165" s="15">
         <v>1939</v>
       </c>
     </row>
     <row r="1166" spans="1:4">
       <c r="A1166" s="5">
         <v>9</v>
       </c>
       <c r="B1166" s="8" t="s">
         <v>1118</v>
       </c>
       <c r="C1166" s="12" t="s">
@@ -21432,116 +21429,116 @@
       <c r="D1193" s="15"/>
     </row>
     <row r="1194" spans="1:4">
       <c r="A1194" s="3" t="s">
         <v>1143</v>
       </c>
       <c r="B1194" s="8"/>
       <c r="C1194" s="12"/>
       <c r="D1194" s="15"/>
     </row>
     <row r="1195" spans="1:4">
       <c r="A1195" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B1195" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C1195" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D1195" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1196" spans="1:4">
-      <c r="A1196" s="5">
+      <c r="A1196" s="7">
         <v>1</v>
       </c>
-      <c r="B1196" s="8" t="s">
+      <c r="B1196" s="11" t="s">
         <v>1144</v>
       </c>
-      <c r="C1196" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D1196" s="15">
+      <c r="C1196" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1196" s="17">
         <v>622</v>
       </c>
     </row>
     <row r="1197" spans="1:4">
       <c r="A1197" s="7">
         <v>2</v>
       </c>
       <c r="B1197" s="11" t="s">
         <v>1145</v>
       </c>
       <c r="C1197" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D1197" s="17">
         <v>674</v>
       </c>
     </row>
     <row r="1198" spans="1:4">
       <c r="A1198" s="5">
         <v>3</v>
       </c>
       <c r="B1198" s="8" t="s">
         <v>1146</v>
       </c>
       <c r="C1198" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1198" s="15">
         <v>907</v>
       </c>
     </row>
     <row r="1199" spans="1:4">
       <c r="A1199" s="5">
         <v>4</v>
       </c>
       <c r="B1199" s="8" t="s">
         <v>1147</v>
       </c>
       <c r="C1199" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1199" s="15">
         <v>985</v>
       </c>
     </row>
     <row r="1200" spans="1:4">
-      <c r="A1200" s="5">
+      <c r="A1200" s="7">
         <v>5</v>
       </c>
-      <c r="B1200" s="8" t="s">
+      <c r="B1200" s="11" t="s">
         <v>1148</v>
       </c>
-      <c r="C1200" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D1200" s="15">
+      <c r="C1200" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1200" s="17">
         <v>2125</v>
       </c>
     </row>
     <row r="1201" spans="1:4">
       <c r="A1201" s="3" t="s">
         <v>1149</v>
       </c>
       <c r="B1201" s="8"/>
       <c r="C1201" s="12"/>
       <c r="D1201" s="15"/>
     </row>
     <row r="1202" spans="1:4">
       <c r="A1202" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B1202" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C1202" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D1202" s="16" t="s">
         <v>6</v>
       </c>
     </row>
@@ -21652,60 +21649,60 @@
       <c r="B1211" s="8" t="s">
         <v>1157</v>
       </c>
       <c r="C1211" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1211" s="15">
         <v>393</v>
       </c>
     </row>
     <row r="1212" spans="1:4">
       <c r="A1212" s="7">
         <v>4</v>
       </c>
       <c r="B1212" s="11" t="s">
         <v>1158</v>
       </c>
       <c r="C1212" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D1212" s="17">
         <v>393</v>
       </c>
     </row>
     <row r="1213" spans="1:4">
-      <c r="A1213" s="5">
+      <c r="A1213" s="7">
         <v>5</v>
       </c>
-      <c r="B1213" s="8" t="s">
+      <c r="B1213" s="11" t="s">
         <v>1159</v>
       </c>
-      <c r="C1213" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D1213" s="15">
+      <c r="C1213" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1213" s="17">
         <v>786</v>
       </c>
     </row>
     <row r="1214" spans="1:4">
       <c r="A1214" s="5">
         <v>6</v>
       </c>
       <c r="B1214" s="8" t="s">
         <v>1160</v>
       </c>
       <c r="C1214" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1214" s="15">
         <v>786</v>
       </c>
     </row>
     <row r="1215" spans="1:4">
       <c r="A1215" s="7">
         <v>7</v>
       </c>
       <c r="B1215" s="11" t="s">
         <v>1161</v>
       </c>
       <c r="C1215" s="14" t="s">
@@ -21764,5843 +21761,5829 @@
       <c r="B1219" s="8" t="s">
         <v>1165</v>
       </c>
       <c r="C1219" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1219" s="15">
         <v>1426</v>
       </c>
     </row>
     <row r="1220" spans="1:4">
       <c r="A1220" s="5">
         <v>12</v>
       </c>
       <c r="B1220" s="8" t="s">
         <v>1166</v>
       </c>
       <c r="C1220" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1220" s="15">
         <v>1426</v>
       </c>
     </row>
     <row r="1221" spans="1:4">
-      <c r="A1221" s="7">
+      <c r="A1221" s="5">
         <v>13</v>
       </c>
-      <c r="B1221" s="11" t="s">
+      <c r="B1221" s="8" t="s">
         <v>1167</v>
       </c>
-      <c r="C1221" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D1221" s="17">
+      <c r="C1221" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1221" s="15">
         <v>1426</v>
       </c>
     </row>
     <row r="1222" spans="1:4">
       <c r="A1222" s="5">
         <v>14</v>
       </c>
       <c r="B1222" s="8" t="s">
         <v>1168</v>
       </c>
       <c r="C1222" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1222" s="15">
         <v>1426</v>
       </c>
     </row>
     <row r="1223" spans="1:4">
       <c r="A1223" s="5">
         <v>15</v>
       </c>
       <c r="B1223" s="8" t="s">
         <v>1169</v>
       </c>
       <c r="C1223" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1223" s="15">
         <v>1426</v>
       </c>
     </row>
     <row r="1224" spans="1:4">
       <c r="A1224" s="5">
         <v>16</v>
       </c>
       <c r="B1224" s="8" t="s">
         <v>1170</v>
       </c>
       <c r="C1224" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1224" s="15">
         <v>1426</v>
       </c>
     </row>
     <row r="1225" spans="1:4">
-      <c r="A1225" s="5">
+      <c r="A1225" s="7">
         <v>17</v>
       </c>
-      <c r="B1225" s="8" t="s">
+      <c r="B1225" s="11" t="s">
         <v>1171</v>
       </c>
-      <c r="C1225" s="12" t="s">
-[...3 lines deleted...]
-        <v>1426</v>
+      <c r="C1225" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1225" s="17">
+        <v>2053</v>
       </c>
     </row>
     <row r="1226" spans="1:4">
       <c r="A1226" s="7">
         <v>18</v>
       </c>
       <c r="B1226" s="11" t="s">
         <v>1172</v>
       </c>
       <c r="C1226" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D1226" s="17">
         <v>2053</v>
       </c>
     </row>
     <row r="1227" spans="1:4">
       <c r="A1227" s="7">
         <v>19</v>
       </c>
       <c r="B1227" s="11" t="s">
         <v>1173</v>
       </c>
       <c r="C1227" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D1227" s="17">
         <v>2053</v>
       </c>
     </row>
     <row r="1228" spans="1:4">
-      <c r="A1228" s="7">
+      <c r="A1228" s="5">
         <v>20</v>
       </c>
-      <c r="B1228" s="11" t="s">
+      <c r="B1228" s="8" t="s">
         <v>1174</v>
       </c>
-      <c r="C1228" s="14" t="s">
+      <c r="C1228" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1228" s="15">
+        <v>2053</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:4">
+      <c r="A1229" s="7">
+        <v>21</v>
+      </c>
+      <c r="B1229" s="11" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C1229" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="D1228" s="17">
+      <c r="D1229" s="17">
         <v>2053</v>
       </c>
     </row>
-    <row r="1229" spans="1:4">
-[...12 lines deleted...]
-    </row>
     <row r="1230" spans="1:4">
-      <c r="A1230" s="7">
+      <c r="A1230" s="5">
         <v>22</v>
       </c>
-      <c r="B1230" s="11" t="s">
+      <c r="B1230" s="8" t="s">
         <v>1176</v>
       </c>
-      <c r="C1230" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D1230" s="17">
+      <c r="C1230" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1230" s="15">
         <v>2053</v>
       </c>
     </row>
     <row r="1231" spans="1:4">
       <c r="A1231" s="5">
         <v>23</v>
       </c>
       <c r="B1231" s="8" t="s">
         <v>1177</v>
       </c>
       <c r="C1231" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1231" s="15">
-        <v>2053</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="1232" spans="1:4">
       <c r="A1232" s="5">
         <v>24</v>
       </c>
       <c r="B1232" s="8" t="s">
         <v>1178</v>
       </c>
       <c r="C1232" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1232" s="15">
         <v>2195</v>
       </c>
     </row>
     <row r="1233" spans="1:4">
-      <c r="A1233" s="5">
+      <c r="A1233" s="7">
         <v>25</v>
       </c>
-      <c r="B1233" s="8" t="s">
+      <c r="B1233" s="11" t="s">
         <v>1179</v>
       </c>
-      <c r="C1233" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D1233" s="15">
+      <c r="C1233" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1233" s="17">
         <v>2195</v>
       </c>
     </row>
     <row r="1234" spans="1:4">
       <c r="A1234" s="7">
         <v>26</v>
       </c>
       <c r="B1234" s="11" t="s">
         <v>1180</v>
       </c>
       <c r="C1234" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D1234" s="17">
         <v>2195</v>
       </c>
     </row>
     <row r="1235" spans="1:4">
-      <c r="A1235" s="7">
+      <c r="A1235" s="5">
         <v>27</v>
       </c>
-      <c r="B1235" s="11" t="s">
+      <c r="B1235" s="8" t="s">
         <v>1181</v>
       </c>
-      <c r="C1235" s="14" t="s">
+      <c r="C1235" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1235" s="15">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:4">
+      <c r="A1236" s="7">
+        <v>28</v>
+      </c>
+      <c r="B1236" s="11" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C1236" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="D1235" s="17">
-[...14 lines deleted...]
-        <v>2195</v>
+      <c r="D1236" s="17">
+        <v>4619</v>
       </c>
     </row>
     <row r="1237" spans="1:4">
       <c r="A1237" s="7">
         <v>29</v>
       </c>
       <c r="B1237" s="11" t="s">
         <v>1183</v>
       </c>
       <c r="C1237" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D1237" s="17">
         <v>4619</v>
       </c>
     </row>
     <row r="1238" spans="1:4">
       <c r="A1238" s="7">
         <v>30</v>
       </c>
       <c r="B1238" s="11" t="s">
         <v>1184</v>
       </c>
       <c r="C1238" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D1238" s="17">
         <v>4619</v>
       </c>
     </row>
     <row r="1239" spans="1:4">
-      <c r="A1239" s="7">
+      <c r="A1239" s="5">
         <v>31</v>
       </c>
-      <c r="B1239" s="11" t="s">
+      <c r="B1239" s="8" t="s">
         <v>1185</v>
       </c>
-      <c r="C1239" s="14" t="s">
+      <c r="C1239" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1239" s="15">
+        <v>4619</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:4">
+      <c r="A1240" s="7">
+        <v>32</v>
+      </c>
+      <c r="B1240" s="11" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C1240" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="D1239" s="17">
+      <c r="D1240" s="17">
         <v>4619</v>
       </c>
     </row>
-    <row r="1240" spans="1:4">
-[...12 lines deleted...]
-    </row>
     <row r="1241" spans="1:4">
-      <c r="A1241" s="7">
-[...2 lines deleted...]
-      <c r="B1241" s="11" t="s">
+      <c r="A1241" s="3" t="s">
         <v>1187</v>
       </c>
-      <c r="C1241" s="14" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B1241" s="8"/>
+      <c r="C1241" s="12"/>
+      <c r="D1241" s="15"/>
     </row>
     <row r="1242" spans="1:4">
-      <c r="A1242" s="3" t="s">
+      <c r="A1242" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1242" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1242" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1242" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:4">
+      <c r="A1243" s="5">
+        <v>1</v>
+      </c>
+      <c r="B1243" s="8" t="s">
         <v>1188</v>
       </c>
-      <c r="B1242" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C1243" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1243" s="15">
+        <v>2178</v>
       </c>
     </row>
     <row r="1244" spans="1:4">
       <c r="A1244" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B1244" s="8" t="s">
         <v>1189</v>
       </c>
       <c r="C1244" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1244" s="15">
         <v>2178</v>
       </c>
     </row>
     <row r="1245" spans="1:4">
-      <c r="A1245" s="5">
+      <c r="A1245" s="3" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B1245" s="8"/>
+      <c r="C1245" s="12"/>
+      <c r="D1245" s="15"/>
+    </row>
+    <row r="1246" spans="1:4">
+      <c r="A1246" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1246" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1246" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1246" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:4">
+      <c r="A1247" s="5">
+        <v>1</v>
+      </c>
+      <c r="B1247" s="8" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C1247" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1247" s="15">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:4">
+      <c r="A1248" s="5">
         <v>2</v>
       </c>
-      <c r="B1245" s="8" t="s">
-[...35 lines deleted...]
-      <c r="B1248" s="11" t="s">
+      <c r="B1248" s="8" t="s">
         <v>1192</v>
       </c>
-      <c r="C1248" s="14" t="s">
-[...3 lines deleted...]
-        <v>1750</v>
+      <c r="C1248" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1248" s="15">
+        <v>1652</v>
       </c>
     </row>
     <row r="1249" spans="1:4">
       <c r="A1249" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B1249" s="8" t="s">
         <v>1193</v>
       </c>
       <c r="C1249" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1249" s="15">
         <v>1652</v>
       </c>
     </row>
     <row r="1250" spans="1:4">
       <c r="A1250" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B1250" s="8" t="s">
         <v>1194</v>
       </c>
       <c r="C1250" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1250" s="15">
-        <v>1652</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="1251" spans="1:4">
       <c r="A1251" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B1251" s="8" t="s">
         <v>1195</v>
       </c>
       <c r="C1251" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1251" s="15">
         <v>1555</v>
       </c>
     </row>
     <row r="1252" spans="1:4">
       <c r="A1252" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B1252" s="8" t="s">
         <v>1196</v>
       </c>
       <c r="C1252" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1252" s="15">
-        <v>1555</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="1253" spans="1:4">
       <c r="A1253" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B1253" s="8" t="s">
         <v>1197</v>
       </c>
       <c r="C1253" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1253" s="15">
-        <v>1872</v>
+        <v>3226</v>
       </c>
     </row>
     <row r="1254" spans="1:4">
-      <c r="A1254" s="7">
-[...2 lines deleted...]
-      <c r="B1254" s="11" t="s">
+      <c r="A1254" s="5">
+        <v>8</v>
+      </c>
+      <c r="B1254" s="8" t="s">
         <v>1198</v>
       </c>
-      <c r="C1254" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D1254" s="17">
+      <c r="C1254" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1254" s="15">
         <v>3226</v>
       </c>
     </row>
     <row r="1255" spans="1:4">
       <c r="A1255" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B1255" s="8" t="s">
         <v>1199</v>
       </c>
       <c r="C1255" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1255" s="15">
         <v>3226</v>
       </c>
     </row>
     <row r="1256" spans="1:4">
       <c r="A1256" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B1256" s="8" t="s">
         <v>1200</v>
       </c>
       <c r="C1256" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1256" s="15">
         <v>3226</v>
       </c>
     </row>
     <row r="1257" spans="1:4">
       <c r="A1257" s="5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B1257" s="8" t="s">
         <v>1201</v>
       </c>
       <c r="C1257" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1257" s="15">
         <v>3226</v>
       </c>
     </row>
     <row r="1258" spans="1:4">
       <c r="A1258" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B1258" s="8" t="s">
         <v>1202</v>
       </c>
       <c r="C1258" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1258" s="15">
         <v>3226</v>
       </c>
     </row>
     <row r="1259" spans="1:4">
-      <c r="A1259" s="7">
-[...2 lines deleted...]
-      <c r="B1259" s="11" t="s">
+      <c r="A1259" s="5">
+        <v>13</v>
+      </c>
+      <c r="B1259" s="8" t="s">
         <v>1203</v>
       </c>
-      <c r="C1259" s="14" t="s">
-[...3 lines deleted...]
-        <v>3226</v>
+      <c r="C1259" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1259" s="15">
+        <v>6084</v>
       </c>
     </row>
     <row r="1260" spans="1:4">
       <c r="A1260" s="5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B1260" s="8" t="s">
         <v>1204</v>
       </c>
       <c r="C1260" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1260" s="15">
         <v>6084</v>
       </c>
     </row>
     <row r="1261" spans="1:4">
       <c r="A1261" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B1261" s="8" t="s">
         <v>1205</v>
       </c>
       <c r="C1261" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1261" s="15">
         <v>6084</v>
       </c>
     </row>
     <row r="1262" spans="1:4">
-      <c r="A1262" s="5">
-[...2 lines deleted...]
-      <c r="B1262" s="8" t="s">
+      <c r="A1262" s="2" t="s">
         <v>1206</v>
       </c>
-      <c r="C1262" s="12" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B1262" s="8"/>
+      <c r="C1262" s="12"/>
+      <c r="D1262" s="15"/>
     </row>
     <row r="1263" spans="1:4">
-      <c r="A1263" s="2" t="s">
+      <c r="A1263" s="3" t="s">
         <v>1207</v>
       </c>
       <c r="B1263" s="8"/>
       <c r="C1263" s="12"/>
       <c r="D1263" s="15"/>
     </row>
     <row r="1264" spans="1:4">
-      <c r="A1264" s="3" t="s">
+      <c r="A1264" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1264" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1264" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1264" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:4">
+      <c r="A1265" s="5">
+        <v>1</v>
+      </c>
+      <c r="B1265" s="8" t="s">
         <v>1208</v>
       </c>
-      <c r="B1264" s="8"/>
-[...4 lines deleted...]
-      <c r="A1265" s="4" t="s">
+      <c r="C1265" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1265" s="15">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:4">
+      <c r="A1266" s="7">
+        <v>2</v>
+      </c>
+      <c r="B1266" s="11" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C1266" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1266" s="17">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:4">
+      <c r="A1267" s="5">
         <v>3</v>
       </c>
-      <c r="B1265" s="10" t="s">
-[...27 lines deleted...]
-      <c r="B1267" s="11" t="s">
+      <c r="B1267" s="8" t="s">
         <v>1210</v>
       </c>
-      <c r="C1267" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D1267" s="17">
+      <c r="C1267" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1267" s="15">
         <v>393</v>
       </c>
     </row>
     <row r="1268" spans="1:4">
       <c r="A1268" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B1268" s="8" t="s">
         <v>1211</v>
       </c>
       <c r="C1268" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1268" s="15">
         <v>393</v>
       </c>
     </row>
     <row r="1269" spans="1:4">
-      <c r="A1269" s="5">
-[...2 lines deleted...]
-      <c r="B1269" s="8" t="s">
+      <c r="A1269" s="7">
+        <v>5</v>
+      </c>
+      <c r="B1269" s="11" t="s">
         <v>1212</v>
       </c>
-      <c r="C1269" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D1269" s="15">
+      <c r="C1269" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1269" s="17">
         <v>393</v>
       </c>
     </row>
     <row r="1270" spans="1:4">
       <c r="A1270" s="7">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B1270" s="11" t="s">
         <v>1213</v>
       </c>
       <c r="C1270" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D1270" s="17">
         <v>393</v>
       </c>
     </row>
     <row r="1271" spans="1:4">
-      <c r="A1271" s="7">
-[...2 lines deleted...]
-      <c r="B1271" s="11" t="s">
+      <c r="A1271" s="5">
+        <v>7</v>
+      </c>
+      <c r="B1271" s="8" t="s">
         <v>1214</v>
       </c>
-      <c r="C1271" s="14" t="s">
-[...3 lines deleted...]
-        <v>393</v>
+      <c r="C1271" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1271" s="15">
+        <v>426</v>
       </c>
     </row>
     <row r="1272" spans="1:4">
       <c r="A1272" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B1272" s="8" t="s">
         <v>1215</v>
       </c>
       <c r="C1272" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1272" s="15">
-        <v>426</v>
+        <v>393</v>
       </c>
     </row>
     <row r="1273" spans="1:4">
       <c r="A1273" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B1273" s="8" t="s">
         <v>1216</v>
       </c>
       <c r="C1273" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1273" s="15">
         <v>393</v>
       </c>
     </row>
     <row r="1274" spans="1:4">
       <c r="A1274" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B1274" s="8" t="s">
         <v>1217</v>
       </c>
       <c r="C1274" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1274" s="15">
-        <v>393</v>
+        <v>426</v>
       </c>
     </row>
     <row r="1275" spans="1:4">
       <c r="A1275" s="5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B1275" s="8" t="s">
         <v>1218</v>
       </c>
       <c r="C1275" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1275" s="15">
-        <v>426</v>
+        <v>720</v>
       </c>
     </row>
     <row r="1276" spans="1:4">
       <c r="A1276" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B1276" s="8" t="s">
         <v>1219</v>
       </c>
       <c r="C1276" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1276" s="15">
-        <v>720</v>
+        <v>851</v>
       </c>
     </row>
     <row r="1277" spans="1:4">
       <c r="A1277" s="5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B1277" s="8" t="s">
         <v>1220</v>
       </c>
       <c r="C1277" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1277" s="15">
-        <v>851</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="1278" spans="1:4">
       <c r="A1278" s="5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B1278" s="8" t="s">
         <v>1221</v>
       </c>
       <c r="C1278" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1278" s="15">
         <v>1426</v>
       </c>
     </row>
     <row r="1279" spans="1:4">
-      <c r="A1279" s="5">
-[...2 lines deleted...]
-      <c r="B1279" s="8" t="s">
+      <c r="A1279" s="7">
+        <v>15</v>
+      </c>
+      <c r="B1279" s="11" t="s">
         <v>1222</v>
       </c>
-      <c r="C1279" s="12" t="s">
-[...3 lines deleted...]
-        <v>1426</v>
+      <c r="C1279" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1279" s="17">
+        <v>1682</v>
       </c>
     </row>
     <row r="1280" spans="1:4">
       <c r="A1280" s="7">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B1280" s="11" t="s">
         <v>1223</v>
       </c>
       <c r="C1280" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D1280" s="17">
-        <v>1682</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="1281" spans="1:4">
       <c r="A1281" s="7">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B1281" s="11" t="s">
         <v>1224</v>
       </c>
       <c r="C1281" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D1281" s="17">
-        <v>2195</v>
+        <v>2452</v>
       </c>
     </row>
     <row r="1282" spans="1:4">
-      <c r="A1282" s="7">
-[...2 lines deleted...]
-      <c r="B1282" s="11" t="s">
+      <c r="A1282" s="5">
+        <v>18</v>
+      </c>
+      <c r="B1282" s="8" t="s">
         <v>1225</v>
       </c>
-      <c r="C1282" s="14" t="s">
-[...3 lines deleted...]
-        <v>2452</v>
+      <c r="C1282" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1282" s="15">
+        <v>4191</v>
       </c>
     </row>
     <row r="1283" spans="1:4">
-      <c r="A1283" s="5">
-[...2 lines deleted...]
-      <c r="B1283" s="8" t="s">
+      <c r="A1283" s="3" t="s">
         <v>1226</v>
       </c>
-      <c r="C1283" s="12" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B1283" s="8"/>
+      <c r="C1283" s="12"/>
+      <c r="D1283" s="15"/>
     </row>
     <row r="1284" spans="1:4">
-      <c r="A1284" s="3" t="s">
+      <c r="A1284" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1284" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1284" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1284" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:4">
+      <c r="A1285" s="5">
+        <v>1</v>
+      </c>
+      <c r="B1285" s="8" t="s">
         <v>1227</v>
       </c>
-      <c r="B1284" s="8"/>
-[...4 lines deleted...]
-      <c r="A1285" s="4" t="s">
+      <c r="C1285" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1285" s="15">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:4">
+      <c r="A1286" s="3" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B1286" s="8"/>
+      <c r="C1286" s="12"/>
+      <c r="D1286" s="15"/>
+    </row>
+    <row r="1287" spans="1:4">
+      <c r="A1287" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B1285" s="10" t="s">
+      <c r="B1287" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="C1285" s="13" t="s">
+      <c r="C1287" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="D1285" s="16" t="s">
+      <c r="D1287" s="16" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="1286" spans="1:4">
-      <c r="A1286" s="5">
+    <row r="1288" spans="1:4">
+      <c r="A1288" s="5">
         <v>1</v>
       </c>
-      <c r="B1286" s="8" t="s">
-[...10 lines deleted...]
-      <c r="A1287" s="3" t="s">
+      <c r="B1288" s="8" t="s">
         <v>1229</v>
       </c>
-      <c r="B1287" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C1288" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1288" s="15">
+        <v>2511</v>
       </c>
     </row>
     <row r="1289" spans="1:4">
       <c r="A1289" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B1289" s="8" t="s">
         <v>1230</v>
       </c>
       <c r="C1289" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1289" s="15">
-        <v>2511</v>
+        <v>4118</v>
       </c>
     </row>
     <row r="1290" spans="1:4">
-      <c r="A1290" s="5">
-[...2 lines deleted...]
-      <c r="B1290" s="8" t="s">
+      <c r="A1290" s="2" t="s">
         <v>1231</v>
       </c>
-      <c r="C1290" s="12" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B1290" s="8"/>
+      <c r="C1290" s="12"/>
+      <c r="D1290" s="15"/>
     </row>
     <row r="1291" spans="1:4">
-      <c r="A1291" s="2" t="s">
+      <c r="A1291" s="3" t="s">
         <v>1232</v>
       </c>
       <c r="B1291" s="8"/>
       <c r="C1291" s="12"/>
       <c r="D1291" s="15"/>
     </row>
     <row r="1292" spans="1:4">
-      <c r="A1292" s="3" t="s">
+      <c r="A1292" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1292" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1292" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1292" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:4">
+      <c r="A1293" s="5">
+        <v>1</v>
+      </c>
+      <c r="B1293" s="8" t="s">
         <v>1233</v>
       </c>
-      <c r="B1292" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C1293" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1293" s="15">
+        <v>297</v>
       </c>
     </row>
     <row r="1294" spans="1:4">
       <c r="A1294" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B1294" s="8" t="s">
         <v>1234</v>
       </c>
       <c r="C1294" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1294" s="15">
-        <v>297</v>
+        <v>279</v>
       </c>
     </row>
     <row r="1295" spans="1:4">
       <c r="A1295" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B1295" s="8" t="s">
         <v>1235</v>
       </c>
       <c r="C1295" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1295" s="15">
         <v>279</v>
       </c>
     </row>
     <row r="1296" spans="1:4">
       <c r="A1296" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B1296" s="8" t="s">
         <v>1236</v>
       </c>
       <c r="C1296" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1296" s="15">
-        <v>279</v>
+        <v>291</v>
       </c>
     </row>
     <row r="1297" spans="1:4">
       <c r="A1297" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B1297" s="8" t="s">
         <v>1237</v>
       </c>
       <c r="C1297" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1297" s="15">
-        <v>291</v>
+        <v>301</v>
       </c>
     </row>
     <row r="1298" spans="1:4">
       <c r="A1298" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B1298" s="8" t="s">
         <v>1238</v>
       </c>
       <c r="C1298" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1298" s="15">
-        <v>301</v>
+        <v>330</v>
       </c>
     </row>
     <row r="1299" spans="1:4">
       <c r="A1299" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B1299" s="8" t="s">
         <v>1239</v>
       </c>
       <c r="C1299" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1299" s="15">
-        <v>330</v>
+        <v>406</v>
       </c>
     </row>
     <row r="1300" spans="1:4">
       <c r="A1300" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B1300" s="8" t="s">
         <v>1240</v>
       </c>
       <c r="C1300" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1300" s="15">
         <v>406</v>
       </c>
     </row>
     <row r="1301" spans="1:4">
-      <c r="A1301" s="5">
-[...2 lines deleted...]
-      <c r="B1301" s="8" t="s">
+      <c r="A1301" s="3" t="s">
         <v>1241</v>
       </c>
-      <c r="C1301" s="12" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B1301" s="8"/>
+      <c r="C1301" s="12"/>
+      <c r="D1301" s="15"/>
     </row>
     <row r="1302" spans="1:4">
-      <c r="A1302" s="3" t="s">
+      <c r="A1302" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1302" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1302" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1302" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:4">
+      <c r="A1303" s="5">
+        <v>1</v>
+      </c>
+      <c r="B1303" s="8" t="s">
         <v>1242</v>
       </c>
-      <c r="B1302" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C1303" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1303" s="15">
+        <v>275</v>
       </c>
     </row>
     <row r="1304" spans="1:4">
       <c r="A1304" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B1304" s="8" t="s">
         <v>1243</v>
       </c>
       <c r="C1304" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1304" s="15">
         <v>275</v>
       </c>
     </row>
     <row r="1305" spans="1:4">
       <c r="A1305" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B1305" s="8" t="s">
         <v>1244</v>
       </c>
       <c r="C1305" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1305" s="15">
-        <v>275</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1306" spans="1:4">
-      <c r="A1306" s="5">
-[...2 lines deleted...]
-      <c r="B1306" s="8" t="s">
+      <c r="A1306" s="7">
+        <v>4</v>
+      </c>
+      <c r="B1306" s="11" t="s">
         <v>1245</v>
       </c>
-      <c r="C1306" s="12" t="s">
-[...3 lines deleted...]
-        <v>300</v>
+      <c r="C1306" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1306" s="17">
+        <v>294</v>
       </c>
     </row>
     <row r="1307" spans="1:4">
       <c r="A1307" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B1307" s="8" t="s">
         <v>1246</v>
       </c>
       <c r="C1307" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1307" s="15">
         <v>294</v>
       </c>
     </row>
     <row r="1308" spans="1:4">
       <c r="A1308" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B1308" s="8" t="s">
         <v>1247</v>
       </c>
       <c r="C1308" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1308" s="15">
-        <v>294</v>
+        <v>427</v>
       </c>
     </row>
     <row r="1309" spans="1:4">
-      <c r="A1309" s="5">
+      <c r="A1309" s="3" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B1309" s="8"/>
+      <c r="C1309" s="12"/>
+      <c r="D1309" s="15"/>
+    </row>
+    <row r="1310" spans="1:4">
+      <c r="A1310" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1310" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1310" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1310" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="B1309" s="8" t="s">
-[...10 lines deleted...]
-      <c r="A1310" s="3" t="s">
+    </row>
+    <row r="1311" spans="1:4">
+      <c r="A1311" s="5">
+        <v>1</v>
+      </c>
+      <c r="B1311" s="8" t="s">
         <v>1249</v>
       </c>
-      <c r="B1310" s="8"/>
-[...4 lines deleted...]
-      <c r="A1311" s="4" t="s">
+      <c r="C1311" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1311" s="15">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:4">
+      <c r="A1312" s="7">
+        <v>2</v>
+      </c>
+      <c r="B1312" s="11" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C1312" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1312" s="17">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:4">
+      <c r="A1313" s="5">
         <v>3</v>
       </c>
-      <c r="B1311" s="10" t="s">
-[...27 lines deleted...]
-      <c r="B1313" s="11" t="s">
+      <c r="B1313" s="8" t="s">
         <v>1251</v>
       </c>
-      <c r="C1313" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D1313" s="17">
+      <c r="C1313" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1313" s="15">
         <v>279</v>
       </c>
     </row>
     <row r="1314" spans="1:4">
       <c r="A1314" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B1314" s="8" t="s">
         <v>1252</v>
       </c>
       <c r="C1314" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1314" s="15">
-        <v>279</v>
+        <v>291</v>
       </c>
     </row>
     <row r="1315" spans="1:4">
       <c r="A1315" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B1315" s="8" t="s">
         <v>1253</v>
       </c>
       <c r="C1315" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1315" s="15">
-        <v>291</v>
+        <v>301</v>
       </c>
     </row>
     <row r="1316" spans="1:4">
       <c r="A1316" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B1316" s="8" t="s">
         <v>1254</v>
       </c>
       <c r="C1316" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1316" s="15">
-        <v>301</v>
+        <v>330</v>
       </c>
     </row>
     <row r="1317" spans="1:4">
       <c r="A1317" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B1317" s="8" t="s">
         <v>1255</v>
       </c>
       <c r="C1317" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1317" s="15">
-        <v>330</v>
+        <v>406</v>
       </c>
     </row>
     <row r="1318" spans="1:4">
-      <c r="A1318" s="5">
-[...2 lines deleted...]
-      <c r="B1318" s="8" t="s">
+      <c r="A1318" s="7">
+        <v>8</v>
+      </c>
+      <c r="B1318" s="11" t="s">
         <v>1256</v>
       </c>
-      <c r="C1318" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D1318" s="15">
+      <c r="C1318" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1318" s="17">
         <v>406</v>
       </c>
     </row>
     <row r="1319" spans="1:4">
-      <c r="A1319" s="5">
-[...2 lines deleted...]
-      <c r="B1319" s="8" t="s">
+      <c r="A1319" s="3" t="s">
         <v>1257</v>
       </c>
-      <c r="C1319" s="12" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B1319" s="8"/>
+      <c r="C1319" s="12"/>
+      <c r="D1319" s="15"/>
     </row>
     <row r="1320" spans="1:4">
-      <c r="A1320" s="3" t="s">
+      <c r="A1320" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1320" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1320" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1320" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:4">
+      <c r="A1321" s="5">
+        <v>1</v>
+      </c>
+      <c r="B1321" s="8" t="s">
         <v>1258</v>
       </c>
-      <c r="B1320" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C1321" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1321" s="15">
+        <v>275</v>
       </c>
     </row>
     <row r="1322" spans="1:4">
       <c r="A1322" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B1322" s="8" t="s">
         <v>1259</v>
       </c>
       <c r="C1322" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1322" s="15">
         <v>275</v>
       </c>
     </row>
     <row r="1323" spans="1:4">
       <c r="A1323" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B1323" s="8" t="s">
         <v>1260</v>
       </c>
       <c r="C1323" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1323" s="15">
-        <v>275</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1324" spans="1:4">
-      <c r="A1324" s="5">
-[...2 lines deleted...]
-      <c r="B1324" s="8" t="s">
+      <c r="A1324" s="7">
+        <v>4</v>
+      </c>
+      <c r="B1324" s="11" t="s">
         <v>1261</v>
       </c>
-      <c r="C1324" s="12" t="s">
-[...3 lines deleted...]
-        <v>300</v>
+      <c r="C1324" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1324" s="17">
+        <v>294</v>
       </c>
     </row>
     <row r="1325" spans="1:4">
-      <c r="A1325" s="7">
-[...2 lines deleted...]
-      <c r="B1325" s="11" t="s">
+      <c r="A1325" s="5">
+        <v>5</v>
+      </c>
+      <c r="B1325" s="8" t="s">
         <v>1262</v>
       </c>
-      <c r="C1325" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D1325" s="17">
+      <c r="C1325" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1325" s="15">
         <v>294</v>
       </c>
     </row>
     <row r="1326" spans="1:4">
       <c r="A1326" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B1326" s="8" t="s">
         <v>1263</v>
       </c>
       <c r="C1326" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1326" s="15">
-        <v>294</v>
+        <v>427</v>
       </c>
     </row>
     <row r="1327" spans="1:4">
-      <c r="A1327" s="5">
+      <c r="A1327" s="3" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B1327" s="8"/>
+      <c r="C1327" s="12"/>
+      <c r="D1327" s="15"/>
+    </row>
+    <row r="1328" spans="1:4">
+      <c r="A1328" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1328" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1328" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1328" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="B1327" s="8" t="s">
-[...10 lines deleted...]
-      <c r="A1328" s="3" t="s">
+    </row>
+    <row r="1329" spans="1:4">
+      <c r="A1329" s="5">
+        <v>1</v>
+      </c>
+      <c r="B1329" s="8" t="s">
         <v>1265</v>
       </c>
-      <c r="B1328" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C1329" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1329" s="15">
+        <v>275</v>
       </c>
     </row>
     <row r="1330" spans="1:4">
       <c r="A1330" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B1330" s="8" t="s">
         <v>1266</v>
       </c>
       <c r="C1330" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1330" s="15">
         <v>275</v>
       </c>
     </row>
     <row r="1331" spans="1:4">
       <c r="A1331" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B1331" s="8" t="s">
         <v>1267</v>
       </c>
       <c r="C1331" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1331" s="15">
-        <v>275</v>
+        <v>316</v>
       </c>
     </row>
     <row r="1332" spans="1:4">
       <c r="A1332" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B1332" s="8" t="s">
         <v>1268</v>
       </c>
       <c r="C1332" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1332" s="15">
-        <v>316</v>
+        <v>302</v>
       </c>
     </row>
     <row r="1333" spans="1:4">
       <c r="A1333" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B1333" s="8" t="s">
         <v>1269</v>
       </c>
       <c r="C1333" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1333" s="15">
         <v>302</v>
       </c>
     </row>
     <row r="1334" spans="1:4">
-      <c r="A1334" s="5">
+      <c r="A1334" s="3" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B1334" s="8"/>
+      <c r="C1334" s="12"/>
+      <c r="D1334" s="15"/>
+    </row>
+    <row r="1335" spans="1:4">
+      <c r="A1335" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1335" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1335" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B1334" s="8" t="s">
-[...10 lines deleted...]
-      <c r="A1335" s="3" t="s">
+      <c r="D1335" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:4">
+      <c r="A1336" s="5">
+        <v>1</v>
+      </c>
+      <c r="B1336" s="8" t="s">
         <v>1271</v>
       </c>
-      <c r="B1335" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C1336" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1336" s="15">
+        <v>713</v>
       </c>
     </row>
     <row r="1337" spans="1:4">
       <c r="A1337" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B1337" s="8" t="s">
         <v>1272</v>
       </c>
       <c r="C1337" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1337" s="15">
         <v>713</v>
       </c>
     </row>
     <row r="1338" spans="1:4">
       <c r="A1338" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B1338" s="8" t="s">
         <v>1273</v>
       </c>
       <c r="C1338" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1338" s="15">
         <v>713</v>
       </c>
     </row>
     <row r="1339" spans="1:4">
       <c r="A1339" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B1339" s="8" t="s">
         <v>1274</v>
       </c>
       <c r="C1339" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1339" s="15">
-        <v>713</v>
+        <v>772</v>
       </c>
     </row>
     <row r="1340" spans="1:4">
       <c r="A1340" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B1340" s="8" t="s">
         <v>1275</v>
       </c>
       <c r="C1340" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1340" s="15">
-        <v>772</v>
+        <v>802</v>
       </c>
     </row>
     <row r="1341" spans="1:4">
       <c r="A1341" s="7">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B1341" s="11" t="s">
         <v>1276</v>
       </c>
       <c r="C1341" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D1341" s="17">
-        <v>802</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="1342" spans="1:4">
       <c r="A1342" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B1342" s="8" t="s">
         <v>1277</v>
       </c>
       <c r="C1342" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1342" s="15">
-        <v>1004</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="1343" spans="1:4">
       <c r="A1343" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B1343" s="8" t="s">
         <v>1278</v>
       </c>
       <c r="C1343" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1343" s="15">
-        <v>1228</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="1344" spans="1:4">
       <c r="A1344" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B1344" s="8" t="s">
         <v>1279</v>
       </c>
       <c r="C1344" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1344" s="15">
-        <v>1757</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="1345" spans="1:4">
-      <c r="A1345" s="7">
-[...2 lines deleted...]
-      <c r="B1345" s="11" t="s">
+      <c r="A1345" s="5">
+        <v>10</v>
+      </c>
+      <c r="B1345" s="8" t="s">
         <v>1280</v>
       </c>
-      <c r="C1345" s="14" t="s">
-[...3 lines deleted...]
-        <v>2016</v>
+      <c r="C1345" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1345" s="15">
+        <v>3744</v>
       </c>
     </row>
     <row r="1346" spans="1:4">
-      <c r="A1346" s="7">
-[...2 lines deleted...]
-      <c r="B1346" s="11" t="s">
+      <c r="A1346" s="5">
+        <v>11</v>
+      </c>
+      <c r="B1346" s="8" t="s">
         <v>1281</v>
       </c>
-      <c r="C1346" s="14" t="s">
-[...3 lines deleted...]
-        <v>3744</v>
+      <c r="C1346" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1346" s="15">
+        <v>6786</v>
       </c>
     </row>
     <row r="1347" spans="1:4">
-      <c r="A1347" s="5">
-[...2 lines deleted...]
-      <c r="B1347" s="8" t="s">
+      <c r="A1347" s="2" t="s">
         <v>1282</v>
       </c>
-      <c r="C1347" s="12" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B1347" s="8"/>
+      <c r="C1347" s="12"/>
+      <c r="D1347" s="15"/>
     </row>
     <row r="1348" spans="1:4">
-      <c r="A1348" s="2" t="s">
+      <c r="A1348" s="3" t="s">
         <v>1283</v>
       </c>
       <c r="B1348" s="8"/>
       <c r="C1348" s="12"/>
       <c r="D1348" s="15"/>
     </row>
     <row r="1349" spans="1:4">
-      <c r="A1349" s="3" t="s">
+      <c r="A1349" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1349" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1349" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1349" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:4">
+      <c r="A1350" s="5">
+        <v>1</v>
+      </c>
+      <c r="B1350" s="8" t="s">
         <v>1284</v>
       </c>
-      <c r="B1349" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C1350" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1350" s="15">
+        <v>239</v>
       </c>
     </row>
     <row r="1351" spans="1:4">
       <c r="A1351" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B1351" s="8" t="s">
         <v>1285</v>
       </c>
       <c r="C1351" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1351" s="15">
         <v>239</v>
       </c>
     </row>
     <row r="1352" spans="1:4">
       <c r="A1352" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B1352" s="8" t="s">
         <v>1286</v>
       </c>
       <c r="C1352" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1352" s="15">
         <v>239</v>
       </c>
     </row>
     <row r="1353" spans="1:4">
       <c r="A1353" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B1353" s="8" t="s">
         <v>1287</v>
       </c>
       <c r="C1353" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1353" s="15">
         <v>239</v>
       </c>
     </row>
     <row r="1354" spans="1:4">
       <c r="A1354" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B1354" s="8" t="s">
         <v>1288</v>
       </c>
       <c r="C1354" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1354" s="15">
-        <v>239</v>
+        <v>134</v>
       </c>
     </row>
     <row r="1355" spans="1:4">
       <c r="A1355" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B1355" s="8" t="s">
         <v>1289</v>
       </c>
       <c r="C1355" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1355" s="15">
         <v>134</v>
       </c>
     </row>
     <row r="1356" spans="1:4">
       <c r="A1356" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B1356" s="8" t="s">
         <v>1290</v>
       </c>
       <c r="C1356" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1356" s="15">
         <v>134</v>
       </c>
     </row>
     <row r="1357" spans="1:4">
       <c r="A1357" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B1357" s="8" t="s">
         <v>1291</v>
       </c>
       <c r="C1357" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1357" s="15">
         <v>134</v>
       </c>
     </row>
     <row r="1358" spans="1:4">
       <c r="A1358" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B1358" s="8" t="s">
         <v>1292</v>
       </c>
       <c r="C1358" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1358" s="15">
-        <v>134</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1359" spans="1:4">
       <c r="A1359" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B1359" s="8" t="s">
         <v>1293</v>
       </c>
       <c r="C1359" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1359" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1360" spans="1:4">
       <c r="A1360" s="5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B1360" s="8" t="s">
         <v>1294</v>
       </c>
       <c r="C1360" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1360" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1361" spans="1:4">
       <c r="A1361" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B1361" s="8" t="s">
         <v>1295</v>
       </c>
       <c r="C1361" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1361" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1362" spans="1:4">
-      <c r="A1362" s="5">
-[...2 lines deleted...]
-      <c r="B1362" s="8" t="s">
+      <c r="A1362" s="7">
+        <v>13</v>
+      </c>
+      <c r="B1362" s="11" t="s">
         <v>1296</v>
       </c>
-      <c r="C1362" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D1362" s="15">
+      <c r="C1362" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1362" s="17">
         <v>105</v>
       </c>
     </row>
     <row r="1363" spans="1:4">
       <c r="A1363" s="5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B1363" s="8" t="s">
         <v>1297</v>
       </c>
       <c r="C1363" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1363" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1364" spans="1:4">
       <c r="A1364" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B1364" s="8" t="s">
         <v>1298</v>
       </c>
       <c r="C1364" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1364" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1365" spans="1:4">
       <c r="A1365" s="5">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B1365" s="8" t="s">
         <v>1299</v>
       </c>
       <c r="C1365" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1365" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1366" spans="1:4">
       <c r="A1366" s="5">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B1366" s="8" t="s">
         <v>1300</v>
       </c>
       <c r="C1366" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1366" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1367" spans="1:4">
       <c r="A1367" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B1367" s="8" t="s">
         <v>1301</v>
       </c>
       <c r="C1367" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1367" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1368" spans="1:4">
       <c r="A1368" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B1368" s="8" t="s">
         <v>1302</v>
       </c>
       <c r="C1368" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1368" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1369" spans="1:4">
       <c r="A1369" s="5">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B1369" s="8" t="s">
         <v>1303</v>
       </c>
       <c r="C1369" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1369" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1370" spans="1:4">
       <c r="A1370" s="5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B1370" s="8" t="s">
         <v>1304</v>
       </c>
       <c r="C1370" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1370" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1371" spans="1:4">
       <c r="A1371" s="5">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B1371" s="8" t="s">
         <v>1305</v>
       </c>
       <c r="C1371" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1371" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1372" spans="1:4">
       <c r="A1372" s="5">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1372" s="8" t="s">
         <v>1306</v>
       </c>
       <c r="C1372" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1372" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1373" spans="1:4">
       <c r="A1373" s="5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B1373" s="8" t="s">
         <v>1307</v>
       </c>
       <c r="C1373" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1373" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1374" spans="1:4">
       <c r="A1374" s="5">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B1374" s="8" t="s">
         <v>1308</v>
       </c>
       <c r="C1374" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1374" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1375" spans="1:4">
       <c r="A1375" s="5">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B1375" s="8" t="s">
         <v>1309</v>
       </c>
       <c r="C1375" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1375" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1376" spans="1:4">
-      <c r="A1376" s="5">
-[...2 lines deleted...]
-      <c r="B1376" s="8" t="s">
+      <c r="A1376" s="7">
+        <v>27</v>
+      </c>
+      <c r="B1376" s="11" t="s">
         <v>1310</v>
       </c>
-      <c r="C1376" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D1376" s="15">
+      <c r="C1376" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1376" s="17">
         <v>105</v>
       </c>
     </row>
     <row r="1377" spans="1:4">
       <c r="A1377" s="5">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B1377" s="8" t="s">
         <v>1311</v>
       </c>
       <c r="C1377" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1377" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1378" spans="1:4">
       <c r="A1378" s="5">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B1378" s="8" t="s">
         <v>1312</v>
       </c>
       <c r="C1378" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1378" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1379" spans="1:4">
       <c r="A1379" s="5">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B1379" s="8" t="s">
         <v>1313</v>
       </c>
       <c r="C1379" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1379" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1380" spans="1:4">
       <c r="A1380" s="5">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B1380" s="8" t="s">
         <v>1314</v>
       </c>
       <c r="C1380" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1380" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1381" spans="1:4">
       <c r="A1381" s="5">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B1381" s="8" t="s">
         <v>1315</v>
       </c>
       <c r="C1381" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1381" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1382" spans="1:4">
       <c r="A1382" s="5">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B1382" s="8" t="s">
         <v>1316</v>
       </c>
       <c r="C1382" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1382" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1383" spans="1:4">
       <c r="A1383" s="5">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B1383" s="8" t="s">
         <v>1317</v>
       </c>
       <c r="C1383" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1383" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1384" spans="1:4">
       <c r="A1384" s="5">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B1384" s="8" t="s">
         <v>1318</v>
       </c>
       <c r="C1384" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1384" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1385" spans="1:4">
       <c r="A1385" s="5">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B1385" s="8" t="s">
         <v>1319</v>
       </c>
       <c r="C1385" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1385" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1386" spans="1:4">
       <c r="A1386" s="5">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B1386" s="8" t="s">
         <v>1320</v>
       </c>
       <c r="C1386" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1386" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1387" spans="1:4">
       <c r="A1387" s="5">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B1387" s="8" t="s">
         <v>1321</v>
       </c>
       <c r="C1387" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1387" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1388" spans="1:4">
       <c r="A1388" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B1388" s="8" t="s">
         <v>1322</v>
       </c>
       <c r="C1388" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1388" s="15">
-        <v>105</v>
+        <v>153</v>
       </c>
     </row>
     <row r="1389" spans="1:4">
       <c r="A1389" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B1389" s="8" t="s">
         <v>1323</v>
       </c>
       <c r="C1389" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1389" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1390" spans="1:4">
       <c r="A1390" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B1390" s="8" t="s">
         <v>1324</v>
       </c>
       <c r="C1390" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1390" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1391" spans="1:4">
       <c r="A1391" s="5">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B1391" s="8" t="s">
         <v>1325</v>
       </c>
       <c r="C1391" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1391" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1392" spans="1:4">
       <c r="A1392" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B1392" s="8" t="s">
         <v>1326</v>
       </c>
       <c r="C1392" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1392" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1393" spans="1:4">
       <c r="A1393" s="5">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B1393" s="8" t="s">
         <v>1327</v>
       </c>
       <c r="C1393" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1393" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1394" spans="1:4">
       <c r="A1394" s="5">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B1394" s="8" t="s">
         <v>1328</v>
       </c>
       <c r="C1394" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1394" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1395" spans="1:4">
       <c r="A1395" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B1395" s="8" t="s">
         <v>1329</v>
       </c>
       <c r="C1395" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1395" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1396" spans="1:4">
       <c r="A1396" s="5">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B1396" s="8" t="s">
         <v>1330</v>
       </c>
       <c r="C1396" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1396" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1397" spans="1:4">
       <c r="A1397" s="5">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B1397" s="8" t="s">
         <v>1331</v>
       </c>
       <c r="C1397" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1397" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1398" spans="1:4">
       <c r="A1398" s="5">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B1398" s="8" t="s">
         <v>1332</v>
       </c>
       <c r="C1398" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1398" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1399" spans="1:4">
       <c r="A1399" s="5">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B1399" s="8" t="s">
         <v>1333</v>
       </c>
       <c r="C1399" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1399" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1400" spans="1:4">
       <c r="A1400" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B1400" s="8" t="s">
         <v>1334</v>
       </c>
       <c r="C1400" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1400" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1401" spans="1:4">
       <c r="A1401" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B1401" s="8" t="s">
         <v>1335</v>
       </c>
       <c r="C1401" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1401" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1402" spans="1:4">
       <c r="A1402" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B1402" s="8" t="s">
         <v>1336</v>
       </c>
       <c r="C1402" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1402" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1403" spans="1:4">
       <c r="A1403" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B1403" s="8" t="s">
         <v>1337</v>
       </c>
       <c r="C1403" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1403" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1404" spans="1:4">
       <c r="A1404" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B1404" s="8" t="s">
         <v>1338</v>
       </c>
       <c r="C1404" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1404" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1405" spans="1:4">
       <c r="A1405" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B1405" s="8" t="s">
         <v>1339</v>
       </c>
       <c r="C1405" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1405" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1406" spans="1:4">
       <c r="A1406" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B1406" s="8" t="s">
         <v>1340</v>
       </c>
       <c r="C1406" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1406" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1407" spans="1:4">
       <c r="A1407" s="5">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B1407" s="8" t="s">
         <v>1341</v>
       </c>
       <c r="C1407" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1407" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1408" spans="1:4">
       <c r="A1408" s="5">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B1408" s="8" t="s">
         <v>1342</v>
       </c>
       <c r="C1408" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1408" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1409" spans="1:4">
       <c r="A1409" s="5">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B1409" s="8" t="s">
         <v>1343</v>
       </c>
       <c r="C1409" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1409" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1410" spans="1:4">
       <c r="A1410" s="5">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B1410" s="8" t="s">
         <v>1344</v>
       </c>
       <c r="C1410" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1410" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1411" spans="1:4">
       <c r="A1411" s="5">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B1411" s="8" t="s">
         <v>1345</v>
       </c>
       <c r="C1411" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1411" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1412" spans="1:4">
       <c r="A1412" s="5">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B1412" s="8" t="s">
         <v>1346</v>
       </c>
       <c r="C1412" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1412" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1413" spans="1:4">
       <c r="A1413" s="5">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B1413" s="8" t="s">
         <v>1347</v>
       </c>
       <c r="C1413" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1413" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1414" spans="1:4">
       <c r="A1414" s="5">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B1414" s="8" t="s">
         <v>1348</v>
       </c>
       <c r="C1414" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1414" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1415" spans="1:4">
       <c r="A1415" s="5">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B1415" s="8" t="s">
         <v>1349</v>
       </c>
       <c r="C1415" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1415" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1416" spans="1:4">
       <c r="A1416" s="5">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B1416" s="8" t="s">
         <v>1350</v>
       </c>
       <c r="C1416" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1416" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1417" spans="1:4">
       <c r="A1417" s="5">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B1417" s="8" t="s">
         <v>1351</v>
       </c>
       <c r="C1417" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1417" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1418" spans="1:4">
       <c r="A1418" s="5">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B1418" s="8" t="s">
         <v>1352</v>
       </c>
       <c r="C1418" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1418" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1419" spans="1:4">
       <c r="A1419" s="5">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B1419" s="8" t="s">
         <v>1353</v>
       </c>
       <c r="C1419" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1419" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1420" spans="1:4">
       <c r="A1420" s="5">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B1420" s="8" t="s">
         <v>1354</v>
       </c>
       <c r="C1420" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1420" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1421" spans="1:4">
       <c r="A1421" s="5">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B1421" s="8" t="s">
         <v>1355</v>
       </c>
       <c r="C1421" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1421" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1422" spans="1:4">
       <c r="A1422" s="5">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B1422" s="8" t="s">
         <v>1356</v>
       </c>
       <c r="C1422" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1422" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1423" spans="1:4">
       <c r="A1423" s="5">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B1423" s="8" t="s">
         <v>1357</v>
       </c>
       <c r="C1423" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1423" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1424" spans="1:4">
       <c r="A1424" s="5">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B1424" s="8" t="s">
         <v>1358</v>
       </c>
       <c r="C1424" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1424" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1425" spans="1:4">
       <c r="A1425" s="5">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B1425" s="8" t="s">
         <v>1359</v>
       </c>
       <c r="C1425" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1425" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1426" spans="1:4">
       <c r="A1426" s="5">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B1426" s="8" t="s">
         <v>1360</v>
       </c>
       <c r="C1426" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1426" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1427" spans="1:4">
       <c r="A1427" s="5">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B1427" s="8" t="s">
         <v>1361</v>
       </c>
       <c r="C1427" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1427" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1428" spans="1:4">
-      <c r="A1428" s="5">
-[...2 lines deleted...]
-      <c r="B1428" s="8" t="s">
+      <c r="A1428" s="3" t="s">
         <v>1362</v>
       </c>
-      <c r="C1428" s="12" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B1428" s="8"/>
+      <c r="C1428" s="12"/>
+      <c r="D1428" s="15"/>
     </row>
     <row r="1429" spans="1:4">
-      <c r="A1429" s="3" t="s">
+      <c r="A1429" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1429" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1429" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1429" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1430" spans="1:4">
+      <c r="A1430" s="5">
+        <v>1</v>
+      </c>
+      <c r="B1430" s="8" t="s">
         <v>1363</v>
       </c>
-      <c r="B1429" s="8"/>
-[...4 lines deleted...]
-      <c r="A1430" s="4" t="s">
+      <c r="C1430" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1430" s="15">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="1431" spans="1:4">
+      <c r="A1431" s="7">
+        <v>2</v>
+      </c>
+      <c r="B1431" s="11" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C1431" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1431" s="17">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="1432" spans="1:4">
+      <c r="A1432" s="5">
         <v>3</v>
       </c>
-      <c r="B1430" s="10" t="s">
-[...27 lines deleted...]
-      <c r="B1432" s="11" t="s">
+      <c r="B1432" s="8" t="s">
         <v>1365</v>
       </c>
-      <c r="C1432" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D1432" s="17">
+      <c r="C1432" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1432" s="15">
         <v>178</v>
       </c>
     </row>
     <row r="1433" spans="1:4">
       <c r="A1433" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B1433" s="8" t="s">
         <v>1366</v>
       </c>
       <c r="C1433" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1433" s="15">
         <v>178</v>
       </c>
     </row>
     <row r="1434" spans="1:4">
       <c r="A1434" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B1434" s="8" t="s">
         <v>1367</v>
       </c>
       <c r="C1434" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1434" s="15">
         <v>178</v>
       </c>
     </row>
     <row r="1435" spans="1:4">
       <c r="A1435" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B1435" s="8" t="s">
         <v>1368</v>
       </c>
       <c r="C1435" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1435" s="15">
         <v>178</v>
       </c>
     </row>
     <row r="1436" spans="1:4">
       <c r="A1436" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B1436" s="8" t="s">
         <v>1369</v>
       </c>
       <c r="C1436" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1436" s="15">
         <v>178</v>
       </c>
     </row>
     <row r="1437" spans="1:4">
       <c r="A1437" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B1437" s="8" t="s">
         <v>1370</v>
       </c>
       <c r="C1437" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1437" s="15">
         <v>178</v>
       </c>
     </row>
     <row r="1438" spans="1:4">
       <c r="A1438" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B1438" s="8" t="s">
         <v>1371</v>
       </c>
       <c r="C1438" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1438" s="15">
         <v>178</v>
       </c>
     </row>
     <row r="1439" spans="1:4">
       <c r="A1439" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B1439" s="8" t="s">
         <v>1372</v>
       </c>
       <c r="C1439" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1439" s="15">
         <v>178</v>
       </c>
     </row>
     <row r="1440" spans="1:4">
       <c r="A1440" s="5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B1440" s="8" t="s">
         <v>1373</v>
       </c>
       <c r="C1440" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1440" s="15">
         <v>178</v>
       </c>
     </row>
     <row r="1441" spans="1:4">
       <c r="A1441" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B1441" s="8" t="s">
         <v>1374</v>
       </c>
       <c r="C1441" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1441" s="15">
         <v>178</v>
       </c>
     </row>
     <row r="1442" spans="1:4">
       <c r="A1442" s="5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B1442" s="8" t="s">
         <v>1375</v>
       </c>
       <c r="C1442" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1442" s="15">
         <v>178</v>
       </c>
     </row>
     <row r="1443" spans="1:4">
       <c r="A1443" s="5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B1443" s="8" t="s">
         <v>1376</v>
       </c>
       <c r="C1443" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1443" s="15">
         <v>178</v>
       </c>
     </row>
     <row r="1444" spans="1:4">
       <c r="A1444" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B1444" s="8" t="s">
         <v>1377</v>
       </c>
       <c r="C1444" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1444" s="15">
         <v>178</v>
       </c>
     </row>
     <row r="1445" spans="1:4">
       <c r="A1445" s="5">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B1445" s="8" t="s">
         <v>1378</v>
       </c>
       <c r="C1445" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1445" s="15">
         <v>178</v>
       </c>
     </row>
     <row r="1446" spans="1:4">
       <c r="A1446" s="5">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B1446" s="8" t="s">
         <v>1379</v>
       </c>
       <c r="C1446" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1446" s="15">
         <v>178</v>
       </c>
     </row>
     <row r="1447" spans="1:4">
       <c r="A1447" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B1447" s="8" t="s">
         <v>1380</v>
       </c>
       <c r="C1447" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1447" s="15">
         <v>178</v>
       </c>
     </row>
     <row r="1448" spans="1:4">
       <c r="A1448" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B1448" s="8" t="s">
         <v>1381</v>
       </c>
       <c r="C1448" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1448" s="15">
-        <v>178</v>
+        <v>186</v>
       </c>
     </row>
     <row r="1449" spans="1:4">
       <c r="A1449" s="5">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B1449" s="8" t="s">
         <v>1382</v>
       </c>
       <c r="C1449" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1449" s="15">
         <v>186</v>
       </c>
     </row>
     <row r="1450" spans="1:4">
       <c r="A1450" s="5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B1450" s="8" t="s">
         <v>1383</v>
       </c>
       <c r="C1450" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1450" s="15">
         <v>186</v>
       </c>
     </row>
     <row r="1451" spans="1:4">
       <c r="A1451" s="5">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B1451" s="8" t="s">
         <v>1384</v>
       </c>
       <c r="C1451" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1451" s="15">
         <v>186</v>
       </c>
     </row>
     <row r="1452" spans="1:4">
       <c r="A1452" s="5">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1452" s="8" t="s">
         <v>1385</v>
       </c>
       <c r="C1452" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1452" s="15">
         <v>186</v>
       </c>
     </row>
     <row r="1453" spans="1:4">
       <c r="A1453" s="5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B1453" s="8" t="s">
         <v>1386</v>
       </c>
       <c r="C1453" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1453" s="15">
         <v>186</v>
       </c>
     </row>
     <row r="1454" spans="1:4">
       <c r="A1454" s="5">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B1454" s="8" t="s">
         <v>1387</v>
       </c>
       <c r="C1454" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1454" s="15">
         <v>186</v>
       </c>
     </row>
     <row r="1455" spans="1:4">
       <c r="A1455" s="5">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B1455" s="8" t="s">
         <v>1388</v>
       </c>
       <c r="C1455" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1455" s="15">
         <v>186</v>
       </c>
     </row>
     <row r="1456" spans="1:4">
       <c r="A1456" s="5">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B1456" s="8" t="s">
         <v>1389</v>
       </c>
       <c r="C1456" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1456" s="15">
         <v>186</v>
       </c>
     </row>
     <row r="1457" spans="1:4">
       <c r="A1457" s="5">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B1457" s="8" t="s">
         <v>1390</v>
       </c>
       <c r="C1457" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1457" s="15">
         <v>186</v>
       </c>
     </row>
     <row r="1458" spans="1:4">
       <c r="A1458" s="5">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B1458" s="8" t="s">
         <v>1391</v>
       </c>
       <c r="C1458" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1458" s="15">
         <v>186</v>
       </c>
     </row>
     <row r="1459" spans="1:4">
       <c r="A1459" s="5">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B1459" s="8" t="s">
         <v>1392</v>
       </c>
       <c r="C1459" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1459" s="15">
         <v>186</v>
       </c>
     </row>
     <row r="1460" spans="1:4">
       <c r="A1460" s="5">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B1460" s="8" t="s">
         <v>1393</v>
       </c>
       <c r="C1460" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1460" s="15">
         <v>186</v>
       </c>
     </row>
     <row r="1461" spans="1:4">
       <c r="A1461" s="5">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B1461" s="8" t="s">
         <v>1394</v>
       </c>
       <c r="C1461" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1461" s="15">
         <v>186</v>
       </c>
     </row>
     <row r="1462" spans="1:4">
       <c r="A1462" s="5">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B1462" s="8" t="s">
         <v>1395</v>
       </c>
       <c r="C1462" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1462" s="15">
         <v>186</v>
       </c>
     </row>
     <row r="1463" spans="1:4">
       <c r="A1463" s="5">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B1463" s="8" t="s">
         <v>1396</v>
       </c>
       <c r="C1463" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1463" s="15">
         <v>186</v>
       </c>
     </row>
     <row r="1464" spans="1:4">
       <c r="A1464" s="5">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B1464" s="8" t="s">
         <v>1397</v>
       </c>
       <c r="C1464" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1464" s="15">
         <v>186</v>
       </c>
     </row>
     <row r="1465" spans="1:4">
       <c r="A1465" s="5">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B1465" s="8" t="s">
         <v>1398</v>
       </c>
       <c r="C1465" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1465" s="15">
         <v>186</v>
       </c>
     </row>
     <row r="1466" spans="1:4">
       <c r="A1466" s="5">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B1466" s="8" t="s">
         <v>1399</v>
       </c>
       <c r="C1466" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1466" s="15">
         <v>186</v>
       </c>
     </row>
     <row r="1467" spans="1:4">
       <c r="A1467" s="5">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B1467" s="8" t="s">
         <v>1400</v>
       </c>
       <c r="C1467" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1467" s="15">
         <v>186</v>
       </c>
     </row>
     <row r="1468" spans="1:4">
       <c r="A1468" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B1468" s="8" t="s">
         <v>1401</v>
       </c>
       <c r="C1468" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1468" s="15">
-        <v>186</v>
+        <v>191</v>
       </c>
     </row>
     <row r="1469" spans="1:4">
       <c r="A1469" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B1469" s="8" t="s">
         <v>1402</v>
       </c>
       <c r="C1469" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1469" s="15">
         <v>191</v>
       </c>
     </row>
     <row r="1470" spans="1:4">
       <c r="A1470" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B1470" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="C1470" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1470" s="15">
         <v>191</v>
       </c>
     </row>
     <row r="1471" spans="1:4">
       <c r="A1471" s="5">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B1471" s="8" t="s">
         <v>1404</v>
       </c>
       <c r="C1471" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1471" s="15">
         <v>191</v>
       </c>
     </row>
     <row r="1472" spans="1:4">
       <c r="A1472" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B1472" s="8" t="s">
         <v>1405</v>
       </c>
       <c r="C1472" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1472" s="15">
         <v>191</v>
       </c>
     </row>
     <row r="1473" spans="1:4">
       <c r="A1473" s="5">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B1473" s="8" t="s">
         <v>1406</v>
       </c>
       <c r="C1473" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1473" s="15">
         <v>191</v>
       </c>
     </row>
     <row r="1474" spans="1:4">
-      <c r="A1474" s="5">
-[...2 lines deleted...]
-      <c r="B1474" s="8" t="s">
+      <c r="A1474" s="7">
+        <v>45</v>
+      </c>
+      <c r="B1474" s="11" t="s">
         <v>1407</v>
       </c>
-      <c r="C1474" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D1474" s="15">
+      <c r="C1474" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1474" s="17">
         <v>191</v>
       </c>
     </row>
     <row r="1475" spans="1:4">
-      <c r="A1475" s="7">
-[...2 lines deleted...]
-      <c r="B1475" s="11" t="s">
+      <c r="A1475" s="5">
+        <v>46</v>
+      </c>
+      <c r="B1475" s="8" t="s">
         <v>1408</v>
       </c>
-      <c r="C1475" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D1475" s="17">
+      <c r="C1475" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1475" s="15">
         <v>191</v>
       </c>
     </row>
     <row r="1476" spans="1:4">
       <c r="A1476" s="5">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B1476" s="8" t="s">
         <v>1409</v>
       </c>
       <c r="C1476" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1476" s="15">
         <v>191</v>
       </c>
     </row>
     <row r="1477" spans="1:4">
       <c r="A1477" s="5">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B1477" s="8" t="s">
         <v>1410</v>
       </c>
       <c r="C1477" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1477" s="15">
         <v>191</v>
       </c>
     </row>
     <row r="1478" spans="1:4">
       <c r="A1478" s="5">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B1478" s="8" t="s">
         <v>1411</v>
       </c>
       <c r="C1478" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1478" s="15">
-        <v>191</v>
+        <v>489</v>
       </c>
     </row>
     <row r="1479" spans="1:4">
       <c r="A1479" s="5">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B1479" s="8" t="s">
         <v>1412</v>
       </c>
       <c r="C1479" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1479" s="15">
         <v>489</v>
       </c>
     </row>
     <row r="1480" spans="1:4">
       <c r="A1480" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B1480" s="8" t="s">
         <v>1413</v>
       </c>
       <c r="C1480" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1480" s="15">
         <v>489</v>
       </c>
     </row>
     <row r="1481" spans="1:4">
       <c r="A1481" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B1481" s="8" t="s">
         <v>1414</v>
       </c>
       <c r="C1481" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1481" s="15">
         <v>489</v>
       </c>
     </row>
     <row r="1482" spans="1:4">
       <c r="A1482" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B1482" s="8" t="s">
         <v>1415</v>
       </c>
       <c r="C1482" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1482" s="15">
         <v>489</v>
       </c>
     </row>
     <row r="1483" spans="1:4">
       <c r="A1483" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B1483" s="8" t="s">
         <v>1416</v>
       </c>
       <c r="C1483" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1483" s="15">
         <v>489</v>
       </c>
     </row>
     <row r="1484" spans="1:4">
       <c r="A1484" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B1484" s="8" t="s">
         <v>1417</v>
       </c>
       <c r="C1484" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1484" s="15">
         <v>489</v>
       </c>
     </row>
     <row r="1485" spans="1:4">
       <c r="A1485" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B1485" s="8" t="s">
         <v>1418</v>
       </c>
       <c r="C1485" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1485" s="15">
         <v>489</v>
       </c>
     </row>
     <row r="1486" spans="1:4">
       <c r="A1486" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B1486" s="8" t="s">
         <v>1419</v>
       </c>
       <c r="C1486" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1486" s="15">
         <v>489</v>
       </c>
     </row>
     <row r="1487" spans="1:4">
       <c r="A1487" s="5">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B1487" s="8" t="s">
         <v>1420</v>
       </c>
       <c r="C1487" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1487" s="15">
         <v>489</v>
       </c>
     </row>
     <row r="1488" spans="1:4">
       <c r="A1488" s="5">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B1488" s="8" t="s">
         <v>1421</v>
       </c>
       <c r="C1488" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1488" s="15">
         <v>489</v>
       </c>
     </row>
     <row r="1489" spans="1:4">
       <c r="A1489" s="5">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B1489" s="8" t="s">
         <v>1422</v>
       </c>
       <c r="C1489" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1489" s="15">
         <v>489</v>
       </c>
     </row>
     <row r="1490" spans="1:4">
       <c r="A1490" s="5">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B1490" s="8" t="s">
         <v>1423</v>
       </c>
       <c r="C1490" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1490" s="15">
         <v>489</v>
       </c>
     </row>
     <row r="1491" spans="1:4">
       <c r="A1491" s="5">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B1491" s="8" t="s">
         <v>1424</v>
       </c>
       <c r="C1491" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1491" s="15">
         <v>489</v>
       </c>
     </row>
     <row r="1492" spans="1:4">
-      <c r="A1492" s="5">
-[...2 lines deleted...]
-      <c r="B1492" s="8" t="s">
+      <c r="A1492" s="7">
+        <v>63</v>
+      </c>
+      <c r="B1492" s="11" t="s">
         <v>1425</v>
       </c>
-      <c r="C1492" s="12" t="s">
-[...3 lines deleted...]
-        <v>489</v>
+      <c r="C1492" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1492" s="17">
+        <v>552</v>
       </c>
     </row>
     <row r="1493" spans="1:4">
       <c r="A1493" s="7">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B1493" s="11" t="s">
         <v>1426</v>
       </c>
       <c r="C1493" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D1493" s="17">
         <v>552</v>
       </c>
     </row>
     <row r="1494" spans="1:4">
       <c r="A1494" s="5">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B1494" s="8" t="s">
         <v>1427</v>
       </c>
       <c r="C1494" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1494" s="15">
         <v>552</v>
       </c>
     </row>
     <row r="1495" spans="1:4">
       <c r="A1495" s="5">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B1495" s="8" t="s">
         <v>1428</v>
       </c>
       <c r="C1495" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1495" s="15">
         <v>552</v>
       </c>
     </row>
     <row r="1496" spans="1:4">
       <c r="A1496" s="5">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B1496" s="8" t="s">
         <v>1429</v>
       </c>
       <c r="C1496" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1496" s="15">
         <v>552</v>
       </c>
     </row>
     <row r="1497" spans="1:4">
       <c r="A1497" s="5">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B1497" s="8" t="s">
         <v>1430</v>
       </c>
       <c r="C1497" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1497" s="15">
         <v>552</v>
       </c>
     </row>
     <row r="1498" spans="1:4">
-      <c r="A1498" s="5">
-[...2 lines deleted...]
-      <c r="B1498" s="8" t="s">
+      <c r="A1498" s="7">
+        <v>69</v>
+      </c>
+      <c r="B1498" s="11" t="s">
         <v>1431</v>
       </c>
-      <c r="C1498" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D1498" s="15">
+      <c r="C1498" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1498" s="17">
         <v>552</v>
       </c>
     </row>
     <row r="1499" spans="1:4">
       <c r="A1499" s="5">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B1499" s="8" t="s">
         <v>1432</v>
       </c>
       <c r="C1499" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1499" s="15">
         <v>552</v>
       </c>
     </row>
     <row r="1500" spans="1:4">
       <c r="A1500" s="5">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B1500" s="8" t="s">
         <v>1433</v>
       </c>
       <c r="C1500" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1500" s="15">
         <v>552</v>
       </c>
     </row>
     <row r="1501" spans="1:4">
       <c r="A1501" s="5">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B1501" s="8" t="s">
         <v>1434</v>
       </c>
       <c r="C1501" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1501" s="15">
         <v>552</v>
       </c>
     </row>
     <row r="1502" spans="1:4">
       <c r="A1502" s="5">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B1502" s="8" t="s">
         <v>1435</v>
       </c>
       <c r="C1502" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1502" s="15">
         <v>552</v>
       </c>
     </row>
     <row r="1503" spans="1:4">
       <c r="A1503" s="5">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B1503" s="8" t="s">
         <v>1436</v>
       </c>
       <c r="C1503" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1503" s="15">
         <v>552</v>
       </c>
     </row>
     <row r="1504" spans="1:4">
       <c r="A1504" s="5">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B1504" s="8" t="s">
         <v>1437</v>
       </c>
       <c r="C1504" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1504" s="15">
         <v>552</v>
       </c>
     </row>
     <row r="1505" spans="1:4">
       <c r="A1505" s="5">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B1505" s="8" t="s">
         <v>1438</v>
       </c>
       <c r="C1505" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1505" s="15">
         <v>552</v>
       </c>
     </row>
     <row r="1506" spans="1:4">
       <c r="A1506" s="5">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B1506" s="8" t="s">
         <v>1439</v>
       </c>
       <c r="C1506" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1506" s="15">
         <v>552</v>
       </c>
     </row>
     <row r="1507" spans="1:4">
       <c r="A1507" s="5">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B1507" s="8" t="s">
         <v>1440</v>
       </c>
       <c r="C1507" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1507" s="15">
         <v>552</v>
       </c>
     </row>
     <row r="1508" spans="1:4">
       <c r="A1508" s="5">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B1508" s="8" t="s">
         <v>1441</v>
       </c>
       <c r="C1508" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1508" s="15">
         <v>552</v>
       </c>
     </row>
     <row r="1509" spans="1:4">
       <c r="A1509" s="5">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B1509" s="8" t="s">
         <v>1442</v>
       </c>
       <c r="C1509" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1509" s="15">
         <v>552</v>
       </c>
     </row>
     <row r="1510" spans="1:4">
       <c r="A1510" s="5">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B1510" s="8" t="s">
         <v>1443</v>
       </c>
       <c r="C1510" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1510" s="15">
         <v>552</v>
       </c>
     </row>
     <row r="1511" spans="1:4">
       <c r="A1511" s="5">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B1511" s="8" t="s">
         <v>1444</v>
       </c>
       <c r="C1511" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1511" s="15">
         <v>552</v>
       </c>
     </row>
     <row r="1512" spans="1:4">
-      <c r="A1512" s="5">
-[...2 lines deleted...]
-      <c r="B1512" s="8" t="s">
+      <c r="A1512" s="2" t="s">
         <v>1445</v>
       </c>
-      <c r="C1512" s="12" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B1512" s="8"/>
+      <c r="C1512" s="12"/>
+      <c r="D1512" s="15"/>
     </row>
     <row r="1513" spans="1:4">
-      <c r="A1513" s="2" t="s">
+      <c r="A1513" s="3" t="s">
         <v>1446</v>
       </c>
       <c r="B1513" s="8"/>
       <c r="C1513" s="12"/>
       <c r="D1513" s="15"/>
     </row>
     <row r="1514" spans="1:4">
-      <c r="A1514" s="3" t="s">
+      <c r="A1514" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1514" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1514" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1514" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1515" spans="1:4">
+      <c r="A1515" s="5">
+        <v>1</v>
+      </c>
+      <c r="B1515" s="8" t="s">
         <v>1447</v>
       </c>
-      <c r="B1514" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C1515" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1515" s="15">
+        <v>759</v>
       </c>
     </row>
     <row r="1516" spans="1:4">
       <c r="A1516" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B1516" s="8" t="s">
         <v>1448</v>
       </c>
       <c r="C1516" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1516" s="15">
         <v>759</v>
       </c>
     </row>
     <row r="1517" spans="1:4">
       <c r="A1517" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B1517" s="8" t="s">
         <v>1449</v>
       </c>
       <c r="C1517" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1517" s="15">
         <v>759</v>
       </c>
     </row>
     <row r="1518" spans="1:4">
-      <c r="A1518" s="5">
-[...2 lines deleted...]
-      <c r="B1518" s="8" t="s">
+      <c r="A1518" s="7">
+        <v>4</v>
+      </c>
+      <c r="B1518" s="11" t="s">
         <v>1450</v>
       </c>
-      <c r="C1518" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D1518" s="15">
+      <c r="C1518" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1518" s="17">
         <v>759</v>
       </c>
     </row>
     <row r="1519" spans="1:4">
       <c r="A1519" s="7">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B1519" s="11" t="s">
         <v>1451</v>
       </c>
       <c r="C1519" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D1519" s="17">
         <v>759</v>
       </c>
     </row>
     <row r="1520" spans="1:4">
-      <c r="A1520" s="7">
+      <c r="A1520" s="5">
+        <v>6</v>
+      </c>
+      <c r="B1520" s="8" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C1520" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1520" s="15">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="1521" spans="1:4">
+      <c r="A1521" s="3" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B1521" s="8"/>
+      <c r="C1521" s="12"/>
+      <c r="D1521" s="15"/>
+    </row>
+    <row r="1522" spans="1:4">
+      <c r="A1522" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1522" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1522" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B1520" s="11" t="s">
-[...5 lines deleted...]
-      <c r="D1520" s="17">
+      <c r="D1522" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1523" spans="1:4">
+      <c r="A1523" s="5">
+        <v>1</v>
+      </c>
+      <c r="B1523" s="8" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C1523" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1523" s="15">
         <v>759</v>
-      </c>
-[...34 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="1524" spans="1:4">
       <c r="A1524" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B1524" s="8" t="s">
         <v>1455</v>
       </c>
       <c r="C1524" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1524" s="15">
         <v>759</v>
       </c>
     </row>
     <row r="1525" spans="1:4">
       <c r="A1525" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B1525" s="8" t="s">
         <v>1456</v>
       </c>
       <c r="C1525" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1525" s="15">
         <v>759</v>
       </c>
     </row>
     <row r="1526" spans="1:4">
       <c r="A1526" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B1526" s="8" t="s">
         <v>1457</v>
       </c>
       <c r="C1526" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1526" s="15">
         <v>759</v>
       </c>
     </row>
     <row r="1527" spans="1:4">
       <c r="A1527" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B1527" s="8" t="s">
         <v>1458</v>
       </c>
       <c r="C1527" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1527" s="15">
         <v>759</v>
       </c>
     </row>
     <row r="1528" spans="1:4">
-      <c r="A1528" s="5">
+      <c r="A1528" s="3" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B1528" s="8"/>
+      <c r="C1528" s="12"/>
+      <c r="D1528" s="15"/>
+    </row>
+    <row r="1529" spans="1:4">
+      <c r="A1529" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1529" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1529" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B1528" s="8" t="s">
-[...10 lines deleted...]
-      <c r="A1529" s="3" t="s">
+      <c r="D1529" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1530" spans="1:4">
+      <c r="A1530" s="5">
+        <v>1</v>
+      </c>
+      <c r="B1530" s="8" t="s">
         <v>1460</v>
       </c>
-      <c r="B1529" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C1530" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1530" s="15">
+        <v>310</v>
       </c>
     </row>
     <row r="1531" spans="1:4">
       <c r="A1531" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B1531" s="8" t="s">
         <v>1461</v>
       </c>
       <c r="C1531" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1531" s="15">
         <v>310</v>
       </c>
     </row>
     <row r="1532" spans="1:4">
       <c r="A1532" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B1532" s="8" t="s">
         <v>1462</v>
       </c>
       <c r="C1532" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1532" s="15">
-        <v>310</v>
+        <v>793</v>
       </c>
     </row>
     <row r="1533" spans="1:4">
-      <c r="A1533" s="5">
-[...2 lines deleted...]
-      <c r="B1533" s="8" t="s">
+      <c r="A1533" s="7">
+        <v>4</v>
+      </c>
+      <c r="B1533" s="11" t="s">
         <v>1463</v>
       </c>
-      <c r="C1533" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D1533" s="15">
+      <c r="C1533" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1533" s="17">
         <v>793</v>
       </c>
     </row>
     <row r="1534" spans="1:4">
       <c r="A1534" s="7">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B1534" s="11" t="s">
         <v>1464</v>
       </c>
       <c r="C1534" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D1534" s="17">
         <v>793</v>
       </c>
     </row>
     <row r="1535" spans="1:4">
       <c r="A1535" s="7">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B1535" s="11" t="s">
         <v>1465</v>
       </c>
       <c r="C1535" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D1535" s="17">
         <v>793</v>
       </c>
     </row>
     <row r="1536" spans="1:4">
       <c r="A1536" s="7">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B1536" s="11" t="s">
         <v>1466</v>
       </c>
       <c r="C1536" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D1536" s="17">
         <v>793</v>
       </c>
     </row>
     <row r="1537" spans="1:4">
       <c r="A1537" s="7">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B1537" s="11" t="s">
         <v>1467</v>
       </c>
       <c r="C1537" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D1537" s="17">
         <v>793</v>
       </c>
     </row>
     <row r="1538" spans="1:4">
-      <c r="A1538" s="7">
-[...2 lines deleted...]
-      <c r="B1538" s="11" t="s">
+      <c r="A1538" s="5">
+        <v>9</v>
+      </c>
+      <c r="B1538" s="8" t="s">
         <v>1468</v>
       </c>
-      <c r="C1538" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D1538" s="17">
+      <c r="C1538" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1538" s="15">
         <v>793</v>
       </c>
     </row>
     <row r="1539" spans="1:4">
       <c r="A1539" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B1539" s="8" t="s">
         <v>1469</v>
       </c>
       <c r="C1539" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1539" s="15">
-        <v>793</v>
+        <v>990</v>
       </c>
     </row>
     <row r="1540" spans="1:4">
       <c r="A1540" s="5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B1540" s="8" t="s">
         <v>1470</v>
       </c>
       <c r="C1540" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1540" s="15">
         <v>990</v>
       </c>
     </row>
     <row r="1541" spans="1:4">
       <c r="A1541" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B1541" s="8" t="s">
         <v>1471</v>
       </c>
       <c r="C1541" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1541" s="15">
-        <v>990</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="1542" spans="1:4">
-      <c r="A1542" s="5">
-[...2 lines deleted...]
-      <c r="B1542" s="8" t="s">
+      <c r="A1542" s="3" t="s">
         <v>1472</v>
       </c>
-      <c r="C1542" s="12" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B1542" s="8"/>
+      <c r="C1542" s="12"/>
+      <c r="D1542" s="15"/>
     </row>
     <row r="1543" spans="1:4">
-      <c r="A1543" s="3" t="s">
+      <c r="A1543" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1543" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1543" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1543" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1544" spans="1:4">
+      <c r="A1544" s="5">
+        <v>1</v>
+      </c>
+      <c r="B1544" s="8" t="s">
         <v>1473</v>
       </c>
-      <c r="B1543" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C1544" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1544" s="15">
+        <v>861</v>
       </c>
     </row>
     <row r="1545" spans="1:4">
-      <c r="A1545" s="5">
-[...2 lines deleted...]
-      <c r="B1545" s="8" t="s">
+      <c r="A1545" s="7">
+        <v>2</v>
+      </c>
+      <c r="B1545" s="11" t="s">
         <v>1474</v>
       </c>
-      <c r="C1545" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D1545" s="15">
+      <c r="C1545" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1545" s="17">
         <v>861</v>
       </c>
     </row>
     <row r="1546" spans="1:4">
       <c r="A1546" s="7">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B1546" s="11" t="s">
         <v>1475</v>
       </c>
       <c r="C1546" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D1546" s="17">
         <v>861</v>
       </c>
     </row>
     <row r="1547" spans="1:4">
       <c r="A1547" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B1547" s="8" t="s">
         <v>1476</v>
       </c>
       <c r="C1547" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1547" s="15">
         <v>861</v>
       </c>
     </row>
     <row r="1548" spans="1:4">
       <c r="A1548" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B1548" s="8" t="s">
         <v>1477</v>
       </c>
       <c r="C1548" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1548" s="15">
         <v>861</v>
       </c>
     </row>
     <row r="1549" spans="1:4">
       <c r="A1549" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B1549" s="8" t="s">
         <v>1478</v>
       </c>
       <c r="C1549" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1549" s="15">
         <v>861</v>
       </c>
     </row>
     <row r="1550" spans="1:4">
       <c r="A1550" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B1550" s="8" t="s">
         <v>1479</v>
       </c>
       <c r="C1550" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1550" s="15">
         <v>861</v>
       </c>
     </row>
     <row r="1551" spans="1:4">
-      <c r="A1551" s="5">
-[...2 lines deleted...]
-      <c r="B1551" s="8" t="s">
+      <c r="A1551" s="3" t="s">
         <v>1480</v>
       </c>
-      <c r="C1551" s="12" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B1551" s="8"/>
+      <c r="C1551" s="12"/>
+      <c r="D1551" s="15"/>
     </row>
     <row r="1552" spans="1:4">
-      <c r="A1552" s="3" t="s">
+      <c r="A1552" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1552" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1552" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1552" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1553" spans="1:4">
+      <c r="A1553" s="5">
+        <v>1</v>
+      </c>
+      <c r="B1553" s="8" t="s">
         <v>1481</v>
       </c>
-      <c r="B1552" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C1553" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1553" s="15">
+        <v>658</v>
       </c>
     </row>
     <row r="1554" spans="1:4">
       <c r="A1554" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B1554" s="8" t="s">
         <v>1482</v>
       </c>
       <c r="C1554" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1554" s="15">
         <v>658</v>
       </c>
     </row>
     <row r="1555" spans="1:4">
-      <c r="A1555" s="5">
-[...2 lines deleted...]
-      <c r="B1555" s="8" t="s">
+      <c r="A1555" s="7">
+        <v>3</v>
+      </c>
+      <c r="B1555" s="11" t="s">
         <v>1483</v>
       </c>
-      <c r="C1555" s="12" t="s">
-[...3 lines deleted...]
-        <v>658</v>
+      <c r="C1555" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1555" s="17">
+        <v>945</v>
       </c>
     </row>
     <row r="1556" spans="1:4">
-      <c r="A1556" s="7">
-[...2 lines deleted...]
-      <c r="B1556" s="11" t="s">
+      <c r="A1556" s="5">
+        <v>4</v>
+      </c>
+      <c r="B1556" s="8" t="s">
         <v>1484</v>
       </c>
-      <c r="C1556" s="14" t="s">
+      <c r="C1556" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1556" s="15">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="1557" spans="1:4">
+      <c r="A1557" s="7">
+        <v>5</v>
+      </c>
+      <c r="B1557" s="11" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C1557" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="D1556" s="17">
-[...13 lines deleted...]
-      <c r="D1557" s="15">
+      <c r="D1557" s="17">
         <v>945</v>
       </c>
     </row>
     <row r="1558" spans="1:4">
       <c r="A1558" s="7">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B1558" s="11" t="s">
         <v>1486</v>
       </c>
       <c r="C1558" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D1558" s="17">
         <v>945</v>
       </c>
     </row>
     <row r="1559" spans="1:4">
       <c r="A1559" s="7">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B1559" s="11" t="s">
         <v>1487</v>
       </c>
       <c r="C1559" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D1559" s="17">
         <v>945</v>
       </c>
     </row>
     <row r="1560" spans="1:4">
       <c r="A1560" s="7">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B1560" s="11" t="s">
         <v>1488</v>
       </c>
       <c r="C1560" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D1560" s="17">
         <v>945</v>
       </c>
     </row>
     <row r="1561" spans="1:4">
-      <c r="A1561" s="7">
-[...2 lines deleted...]
-      <c r="B1561" s="11" t="s">
+      <c r="A1561" s="5">
+        <v>9</v>
+      </c>
+      <c r="B1561" s="8" t="s">
         <v>1489</v>
       </c>
-      <c r="C1561" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D1561" s="17">
+      <c r="C1561" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1561" s="15">
         <v>945</v>
       </c>
     </row>
     <row r="1562" spans="1:4">
       <c r="A1562" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B1562" s="8" t="s">
         <v>1490</v>
       </c>
       <c r="C1562" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1562" s="15">
         <v>945</v>
       </c>
     </row>
     <row r="1563" spans="1:4">
       <c r="A1563" s="5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B1563" s="8" t="s">
         <v>1491</v>
       </c>
       <c r="C1563" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1563" s="15">
         <v>945</v>
       </c>
     </row>
     <row r="1564" spans="1:4">
       <c r="A1564" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B1564" s="8" t="s">
         <v>1492</v>
       </c>
       <c r="C1564" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1564" s="15">
-        <v>945</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="1565" spans="1:4">
-      <c r="A1565" s="5">
-[...2 lines deleted...]
-      <c r="B1565" s="8" t="s">
+      <c r="A1565" s="3" t="s">
         <v>1493</v>
       </c>
-      <c r="C1565" s="12" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B1565" s="8"/>
+      <c r="C1565" s="12"/>
+      <c r="D1565" s="15"/>
     </row>
     <row r="1566" spans="1:4">
-      <c r="A1566" s="3" t="s">
+      <c r="A1566" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1566" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1566" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1566" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1567" spans="1:4">
+      <c r="A1567" s="5">
+        <v>1</v>
+      </c>
+      <c r="B1567" s="8" t="s">
         <v>1494</v>
       </c>
-      <c r="B1566" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C1567" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1567" s="15">
+        <v>1097</v>
       </c>
     </row>
     <row r="1568" spans="1:4">
       <c r="A1568" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B1568" s="8" t="s">
         <v>1495</v>
       </c>
       <c r="C1568" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1568" s="15">
         <v>1097</v>
       </c>
     </row>
     <row r="1569" spans="1:4">
       <c r="A1569" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B1569" s="8" t="s">
         <v>1496</v>
       </c>
       <c r="C1569" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1569" s="15">
-        <v>1097</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="1570" spans="1:4">
       <c r="A1570" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B1570" s="8" t="s">
         <v>1497</v>
       </c>
       <c r="C1570" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1570" s="15">
         <v>1266</v>
       </c>
     </row>
     <row r="1571" spans="1:4">
       <c r="A1571" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B1571" s="8" t="s">
         <v>1498</v>
       </c>
       <c r="C1571" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1571" s="15">
         <v>1266</v>
       </c>
     </row>
     <row r="1572" spans="1:4">
       <c r="A1572" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B1572" s="8" t="s">
         <v>1499</v>
       </c>
       <c r="C1572" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1572" s="15">
         <v>1266</v>
       </c>
     </row>
     <row r="1573" spans="1:4">
       <c r="A1573" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B1573" s="8" t="s">
         <v>1500</v>
       </c>
       <c r="C1573" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1573" s="15">
         <v>1266</v>
       </c>
     </row>
     <row r="1574" spans="1:4">
       <c r="A1574" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B1574" s="8" t="s">
         <v>1501</v>
       </c>
       <c r="C1574" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1574" s="15">
         <v>1266</v>
       </c>
     </row>
     <row r="1575" spans="1:4">
       <c r="A1575" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B1575" s="8" t="s">
         <v>1502</v>
       </c>
       <c r="C1575" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1575" s="15">
         <v>1266</v>
       </c>
     </row>
     <row r="1576" spans="1:4">
       <c r="A1576" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B1576" s="8" t="s">
         <v>1503</v>
       </c>
       <c r="C1576" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1576" s="15">
         <v>1266</v>
       </c>
     </row>
     <row r="1577" spans="1:4">
       <c r="A1577" s="5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B1577" s="8" t="s">
         <v>1504</v>
       </c>
       <c r="C1577" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1577" s="15">
         <v>1266</v>
       </c>
     </row>
     <row r="1578" spans="1:4">
       <c r="A1578" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B1578" s="8" t="s">
         <v>1505</v>
       </c>
       <c r="C1578" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1578" s="15">
-        <v>1266</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="1579" spans="1:4">
       <c r="A1579" s="5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B1579" s="8" t="s">
         <v>1506</v>
       </c>
       <c r="C1579" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1579" s="15">
-        <v>1360</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="1580" spans="1:4">
-      <c r="A1580" s="5">
-[...2 lines deleted...]
-      <c r="B1580" s="8" t="s">
+      <c r="A1580" s="3" t="s">
         <v>1507</v>
       </c>
-      <c r="C1580" s="12" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B1580" s="8"/>
+      <c r="C1580" s="12"/>
+      <c r="D1580" s="15"/>
     </row>
     <row r="1581" spans="1:4">
-      <c r="A1581" s="3" t="s">
+      <c r="A1581" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1581" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1581" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1581" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1582" spans="1:4">
+      <c r="A1582" s="5">
+        <v>1</v>
+      </c>
+      <c r="B1582" s="8" t="s">
         <v>1508</v>
       </c>
-      <c r="B1581" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C1582" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1582" s="15">
+        <v>1316</v>
       </c>
     </row>
     <row r="1583" spans="1:4">
-      <c r="A1583" s="5">
-[...2 lines deleted...]
-      <c r="B1583" s="8" t="s">
+      <c r="A1583" s="2" t="s">
         <v>1509</v>
       </c>
-      <c r="C1583" s="12" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B1583" s="8"/>
+      <c r="C1583" s="12"/>
+      <c r="D1583" s="15"/>
     </row>
     <row r="1584" spans="1:4">
-      <c r="A1584" s="2" t="s">
+      <c r="A1584" s="3" t="s">
         <v>1510</v>
       </c>
       <c r="B1584" s="8"/>
       <c r="C1584" s="12"/>
       <c r="D1584" s="15"/>
     </row>
     <row r="1585" spans="1:4">
-      <c r="A1585" s="3" t="s">
+      <c r="A1585" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1585" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1585" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1585" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1586" spans="1:4">
+      <c r="A1586" s="5">
+        <v>1</v>
+      </c>
+      <c r="B1586" s="8" t="s">
         <v>1511</v>
       </c>
-      <c r="B1585" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C1586" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1586" s="15">
+        <v>68</v>
       </c>
     </row>
     <row r="1587" spans="1:4">
       <c r="A1587" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B1587" s="8" t="s">
         <v>1512</v>
       </c>
       <c r="C1587" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1587" s="15">
         <v>68</v>
       </c>
     </row>
     <row r="1588" spans="1:4">
-      <c r="A1588" s="5">
-[...2 lines deleted...]
-      <c r="B1588" s="8" t="s">
+      <c r="A1588" s="7">
+        <v>3</v>
+      </c>
+      <c r="B1588" s="11" t="s">
         <v>1513</v>
       </c>
-      <c r="C1588" s="12" t="s">
-[...3 lines deleted...]
-        <v>68</v>
+      <c r="C1588" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1588" s="17">
+        <v>122</v>
       </c>
     </row>
     <row r="1589" spans="1:4">
-      <c r="A1589" s="7">
-[...2 lines deleted...]
-      <c r="B1589" s="11" t="s">
+      <c r="A1589" s="5">
+        <v>4</v>
+      </c>
+      <c r="B1589" s="8" t="s">
         <v>1514</v>
       </c>
-      <c r="C1589" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D1589" s="17">
+      <c r="C1589" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1589" s="15">
         <v>122</v>
       </c>
     </row>
     <row r="1590" spans="1:4">
       <c r="A1590" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B1590" s="8" t="s">
         <v>1515</v>
       </c>
       <c r="C1590" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1590" s="15">
         <v>122</v>
       </c>
     </row>
     <row r="1591" spans="1:4">
       <c r="A1591" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B1591" s="8" t="s">
         <v>1516</v>
       </c>
       <c r="C1591" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1591" s="15">
         <v>122</v>
       </c>
     </row>
     <row r="1592" spans="1:4">
       <c r="A1592" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B1592" s="8" t="s">
         <v>1517</v>
       </c>
       <c r="C1592" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1592" s="15">
-        <v>122</v>
+        <v>270</v>
       </c>
     </row>
     <row r="1593" spans="1:4">
       <c r="A1593" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B1593" s="8" t="s">
         <v>1518</v>
       </c>
       <c r="C1593" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1593" s="15">
         <v>270</v>
       </c>
     </row>
     <row r="1594" spans="1:4">
-      <c r="A1594" s="5">
-[...2 lines deleted...]
-      <c r="B1594" s="8" t="s">
+      <c r="A1594" s="3" t="s">
         <v>1519</v>
       </c>
-      <c r="C1594" s="12" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B1594" s="8"/>
+      <c r="C1594" s="12"/>
+      <c r="D1594" s="15"/>
     </row>
     <row r="1595" spans="1:4">
-      <c r="A1595" s="3" t="s">
+      <c r="A1595" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1595" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1595" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1595" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1596" spans="1:4">
+      <c r="A1596" s="7">
+        <v>1</v>
+      </c>
+      <c r="B1596" s="11" t="s">
         <v>1520</v>
       </c>
-      <c r="B1595" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C1596" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1596" s="17">
+        <v>45</v>
       </c>
     </row>
     <row r="1597" spans="1:4">
       <c r="A1597" s="7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B1597" s="11" t="s">
         <v>1521</v>
       </c>
       <c r="C1597" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D1597" s="17">
         <v>45</v>
       </c>
     </row>
     <row r="1598" spans="1:4">
       <c r="A1598" s="7">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B1598" s="11" t="s">
         <v>1522</v>
       </c>
       <c r="C1598" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D1598" s="17">
-        <v>45</v>
+        <v>51</v>
       </c>
     </row>
     <row r="1599" spans="1:4">
-      <c r="A1599" s="7">
+      <c r="A1599" s="5">
+        <v>4</v>
+      </c>
+      <c r="B1599" s="8" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C1599" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1599" s="15">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="1600" spans="1:4">
+      <c r="A1600" s="7">
+        <v>5</v>
+      </c>
+      <c r="B1600" s="11" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C1600" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1600" s="17">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="1601" spans="1:4">
+      <c r="A1601" s="5">
+        <v>6</v>
+      </c>
+      <c r="B1601" s="8" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C1601" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1601" s="15">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="1602" spans="1:4">
+      <c r="A1602" s="3" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B1602" s="8"/>
+      <c r="C1602" s="12"/>
+      <c r="D1602" s="15"/>
+    </row>
+    <row r="1603" spans="1:4">
+      <c r="A1603" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B1599" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C1599" s="14" t="s">
+      <c r="B1603" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1603" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1603" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1604" spans="1:4">
+      <c r="A1604" s="7">
+        <v>1</v>
+      </c>
+      <c r="B1604" s="11" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C1604" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="D1599" s="17">
-[...64 lines deleted...]
-        <v>6</v>
+      <c r="D1604" s="17">
+        <v>641</v>
       </c>
     </row>
     <row r="1605" spans="1:4">
       <c r="A1605" s="7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B1605" s="11" t="s">
         <v>1528</v>
       </c>
       <c r="C1605" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D1605" s="17">
         <v>641</v>
       </c>
     </row>
     <row r="1606" spans="1:4">
       <c r="A1606" s="7">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B1606" s="11" t="s">
         <v>1529</v>
       </c>
       <c r="C1606" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D1606" s="17">
         <v>641</v>
       </c>
     </row>
     <row r="1607" spans="1:4">
-      <c r="A1607" s="7">
-[...2 lines deleted...]
-      <c r="B1607" s="11" t="s">
+      <c r="A1607" s="5">
+        <v>4</v>
+      </c>
+      <c r="B1607" s="8" t="s">
         <v>1530</v>
       </c>
-      <c r="C1607" s="14" t="s">
+      <c r="C1607" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1607" s="15">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="1608" spans="1:4">
+      <c r="A1608" s="7">
+        <v>5</v>
+      </c>
+      <c r="B1608" s="11" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C1608" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="D1607" s="17">
+      <c r="D1608" s="17">
         <v>641</v>
       </c>
     </row>
-    <row r="1608" spans="1:4">
-[...12 lines deleted...]
-    </row>
     <row r="1609" spans="1:4">
-      <c r="A1609" s="7">
-[...2 lines deleted...]
-      <c r="B1609" s="11" t="s">
+      <c r="A1609" s="5">
+        <v>6</v>
+      </c>
+      <c r="B1609" s="8" t="s">
         <v>1532</v>
       </c>
-      <c r="C1609" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D1609" s="17">
+      <c r="C1609" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1609" s="15">
         <v>641</v>
       </c>
     </row>
     <row r="1610" spans="1:4">
       <c r="A1610" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B1610" s="8" t="s">
         <v>1533</v>
       </c>
       <c r="C1610" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1610" s="15">
         <v>641</v>
       </c>
     </row>
     <row r="1611" spans="1:4">
       <c r="A1611" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B1611" s="8" t="s">
         <v>1534</v>
       </c>
       <c r="C1611" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1611" s="15">
-        <v>641</v>
+        <v>236</v>
       </c>
     </row>
     <row r="1612" spans="1:4">
-      <c r="A1612" s="5">
-[...2 lines deleted...]
-      <c r="B1612" s="8" t="s">
+      <c r="A1612" s="3" t="s">
         <v>1535</v>
       </c>
-      <c r="C1612" s="12" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B1612" s="8"/>
+      <c r="C1612" s="12"/>
+      <c r="D1612" s="15"/>
     </row>
     <row r="1613" spans="1:4">
-      <c r="A1613" s="3" t="s">
+      <c r="A1613" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1613" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1613" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1613" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1614" spans="1:4">
+      <c r="A1614" s="7">
+        <v>1</v>
+      </c>
+      <c r="B1614" s="11" t="s">
         <v>1536</v>
       </c>
-      <c r="B1613" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C1614" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1614" s="17">
+        <v>79</v>
       </c>
     </row>
     <row r="1615" spans="1:4">
       <c r="A1615" s="7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B1615" s="11" t="s">
         <v>1537</v>
       </c>
       <c r="C1615" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D1615" s="17">
         <v>79</v>
       </c>
     </row>
     <row r="1616" spans="1:4">
-      <c r="A1616" s="7">
-[...2 lines deleted...]
-      <c r="B1616" s="11" t="s">
+      <c r="A1616" s="5">
+        <v>3</v>
+      </c>
+      <c r="B1616" s="8" t="s">
         <v>1538</v>
       </c>
-      <c r="C1616" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D1616" s="17">
+      <c r="C1616" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1616" s="15">
         <v>79</v>
       </c>
     </row>
     <row r="1617" spans="1:4">
       <c r="A1617" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B1617" s="8" t="s">
         <v>1539</v>
       </c>
       <c r="C1617" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1617" s="15">
         <v>79</v>
       </c>
     </row>
     <row r="1618" spans="1:4">
       <c r="A1618" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B1618" s="8" t="s">
         <v>1540</v>
       </c>
       <c r="C1618" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1618" s="15">
-        <v>79</v>
+        <v>47</v>
       </c>
     </row>
     <row r="1619" spans="1:4">
-      <c r="A1619" s="5">
+      <c r="A1619" s="7">
+        <v>6</v>
+      </c>
+      <c r="B1619" s="11" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C1619" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1619" s="17">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="1620" spans="1:4">
+      <c r="A1620" s="5">
+        <v>7</v>
+      </c>
+      <c r="B1620" s="8" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C1620" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1620" s="15">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="1621" spans="1:4">
+      <c r="A1621" s="2" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B1621" s="8"/>
+      <c r="C1621" s="12"/>
+      <c r="D1621" s="15"/>
+    </row>
+    <row r="1622" spans="1:4">
+      <c r="A1622" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1622" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1622" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B1619" s="8" t="s">
-[...10 lines deleted...]
-      <c r="A1620" s="7">
+      <c r="D1622" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="B1620" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C1620" s="14" t="s">
+    </row>
+    <row r="1623" spans="1:4">
+      <c r="A1623" s="5">
+        <v>1</v>
+      </c>
+      <c r="B1623" s="8" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C1623" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1623" s="15">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="1624" spans="1:4">
+      <c r="A1624" s="7">
+        <v>2</v>
+      </c>
+      <c r="B1624" s="11" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1624" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="D1620" s="17">
-[...26 lines deleted...]
-      <c r="A1623" s="4" t="s">
+      <c r="D1624" s="17">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="1625" spans="1:4">
+      <c r="A1625" s="5">
         <v>3</v>
       </c>
-      <c r="B1623" s="10" t="s">
+      <c r="B1625" s="8" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C1625" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1625" s="15">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="1626" spans="1:4">
+      <c r="A1626" s="2" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B1626" s="8"/>
+      <c r="C1626" s="12"/>
+      <c r="D1626" s="15"/>
+    </row>
+    <row r="1627" spans="1:4">
+      <c r="A1627" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1627" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="C1623" s="13" t="s">
+      <c r="C1627" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="D1623" s="16" t="s">
+      <c r="D1627" s="16" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="1624" spans="1:4">
-      <c r="A1624" s="5">
+    <row r="1628" spans="1:4">
+      <c r="A1628" s="5">
         <v>1</v>
       </c>
-      <c r="B1624" s="8" t="s">
-[...38 lines deleted...]
-      <c r="A1627" s="2" t="s">
+      <c r="B1628" s="8" t="s">
         <v>1548</v>
       </c>
-      <c r="B1627" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C1628" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1628" s="15">
+        <v>624</v>
       </c>
     </row>
     <row r="1629" spans="1:4">
       <c r="A1629" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B1629" s="8" t="s">
         <v>1549</v>
       </c>
       <c r="C1629" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1629" s="15">
-        <v>624</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="1630" spans="1:4">
       <c r="A1630" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B1630" s="8" t="s">
         <v>1550</v>
       </c>
       <c r="C1630" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1630" s="15">
-        <v>2669</v>
+        <v>625</v>
       </c>
     </row>
     <row r="1631" spans="1:4">
       <c r="A1631" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B1631" s="8" t="s">
         <v>1551</v>
       </c>
       <c r="C1631" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1631" s="15">
-        <v>625</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="1632" spans="1:4">
       <c r="A1632" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B1632" s="8" t="s">
         <v>1552</v>
       </c>
       <c r="C1632" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1632" s="15">
         <v>2669</v>
       </c>
     </row>
     <row r="1633" spans="1:4">
       <c r="A1633" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B1633" s="8" t="s">
         <v>1553</v>
       </c>
       <c r="C1633" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1633" s="15">
-        <v>2669</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="1634" spans="1:4">
       <c r="A1634" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B1634" s="8" t="s">
         <v>1554</v>
       </c>
       <c r="C1634" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1634" s="15">
-        <v>2624</v>
+        <v>422</v>
       </c>
     </row>
     <row r="1635" spans="1:4">
       <c r="A1635" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B1635" s="8" t="s">
         <v>1555</v>
       </c>
       <c r="C1635" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1635" s="15">
-        <v>422</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="1636" spans="1:4">
       <c r="A1636" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B1636" s="8" t="s">
         <v>1556</v>
       </c>
       <c r="C1636" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1636" s="15">
-        <v>1266</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="1637" spans="1:4">
       <c r="A1637" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B1637" s="8" t="s">
         <v>1557</v>
       </c>
       <c r="C1637" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1637" s="15">
-        <v>4050</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1638" spans="1:4">
       <c r="A1638" s="5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B1638" s="8" t="s">
         <v>1558</v>
       </c>
       <c r="C1638" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1638" s="15">
-        <v>300</v>
+        <v>759</v>
       </c>
     </row>
     <row r="1639" spans="1:4">
       <c r="A1639" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B1639" s="8" t="s">
         <v>1559</v>
       </c>
       <c r="C1639" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1639" s="15">
-        <v>759</v>
+        <v>220</v>
       </c>
     </row>
     <row r="1640" spans="1:4">
       <c r="A1640" s="5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B1640" s="8" t="s">
         <v>1560</v>
       </c>
       <c r="C1640" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1640" s="15">
         <v>220</v>
       </c>
     </row>
     <row r="1641" spans="1:4">
       <c r="A1641" s="5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B1641" s="8" t="s">
         <v>1561</v>
       </c>
       <c r="C1641" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1641" s="15">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1642" spans="1:4">
       <c r="A1642" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B1642" s="8" t="s">
         <v>1562</v>
       </c>
       <c r="C1642" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1642" s="15">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="1643" spans="1:4">
       <c r="A1643" s="5">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B1643" s="8" t="s">
         <v>1563</v>
       </c>
       <c r="C1643" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1643" s="15">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="1644" spans="1:4">
       <c r="A1644" s="5">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B1644" s="8" t="s">
         <v>1564</v>
       </c>
       <c r="C1644" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1644" s="15">
-        <v>250</v>
-[...12 lines deleted...]
-      <c r="D1645" s="15">
         <v>320</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A14:D14"/>
     <mergeCell ref="A15:D15"/>
     <mergeCell ref="A16:D16"/>
     <mergeCell ref="A34:D34"/>
     <mergeCell ref="A61:D61"/>
     <mergeCell ref="A70:D70"/>
     <mergeCell ref="A96:D96"/>
     <mergeCell ref="A111:D111"/>
     <mergeCell ref="A126:D126"/>
     <mergeCell ref="A144:D144"/>
     <mergeCell ref="A145:D145"/>
     <mergeCell ref="A176:D176"/>
     <mergeCell ref="A177:D177"/>
-    <mergeCell ref="A193:D193"/>
-[...7 lines deleted...]
-    <mergeCell ref="A293:D293"/>
+    <mergeCell ref="A191:D191"/>
+    <mergeCell ref="A214:D214"/>
+    <mergeCell ref="A230:D230"/>
+    <mergeCell ref="A231:D231"/>
+    <mergeCell ref="A240:D240"/>
+    <mergeCell ref="A251:D251"/>
+    <mergeCell ref="A274:D274"/>
+    <mergeCell ref="A275:D275"/>
+    <mergeCell ref="A291:D291"/>
+    <mergeCell ref="A311:D311"/>
     <mergeCell ref="A312:D312"/>
-    <mergeCell ref="A313:D313"/>
     <mergeCell ref="A336:D336"/>
     <mergeCell ref="A362:D362"/>
     <mergeCell ref="A371:D371"/>
     <mergeCell ref="A383:D383"/>
     <mergeCell ref="A392:D392"/>
     <mergeCell ref="A393:D393"/>
     <mergeCell ref="A493:D493"/>
     <mergeCell ref="A590:D590"/>
     <mergeCell ref="A658:D658"/>
     <mergeCell ref="A700:D700"/>
     <mergeCell ref="A764:D764"/>
     <mergeCell ref="A844:D844"/>
     <mergeCell ref="A853:D853"/>
     <mergeCell ref="A854:D854"/>
     <mergeCell ref="A881:D881"/>
     <mergeCell ref="A890:D890"/>
     <mergeCell ref="A901:D901"/>
     <mergeCell ref="A913:D913"/>
     <mergeCell ref="A914:D914"/>
     <mergeCell ref="A924:D924"/>
     <mergeCell ref="A934:D934"/>
     <mergeCell ref="A957:D957"/>
     <mergeCell ref="A970:D970"/>
     <mergeCell ref="A971:D971"/>
     <mergeCell ref="A979:D979"/>
@@ -27609,81 +27592,81 @@
     <mergeCell ref="A999:D999"/>
     <mergeCell ref="A1000:D1000"/>
     <mergeCell ref="A1001:D1001"/>
     <mergeCell ref="A1036:D1036"/>
     <mergeCell ref="A1046:D1046"/>
     <mergeCell ref="A1047:D1047"/>
     <mergeCell ref="A1083:D1083"/>
     <mergeCell ref="A1094:D1094"/>
     <mergeCell ref="A1100:D1100"/>
     <mergeCell ref="A1113:D1113"/>
     <mergeCell ref="A1114:D1114"/>
     <mergeCell ref="A1130:D1130"/>
     <mergeCell ref="A1139:D1139"/>
     <mergeCell ref="A1140:D1140"/>
     <mergeCell ref="A1156:D1156"/>
     <mergeCell ref="A1168:D1168"/>
     <mergeCell ref="A1169:D1169"/>
     <mergeCell ref="A1174:D1174"/>
     <mergeCell ref="A1175:D1175"/>
     <mergeCell ref="A1182:D1182"/>
     <mergeCell ref="A1193:D1193"/>
     <mergeCell ref="A1194:D1194"/>
     <mergeCell ref="A1201:D1201"/>
     <mergeCell ref="A1206:D1206"/>
     <mergeCell ref="A1207:D1207"/>
-    <mergeCell ref="A1242:D1242"/>
-    <mergeCell ref="A1246:D1246"/>
+    <mergeCell ref="A1241:D1241"/>
+    <mergeCell ref="A1245:D1245"/>
+    <mergeCell ref="A1262:D1262"/>
     <mergeCell ref="A1263:D1263"/>
-    <mergeCell ref="A1264:D1264"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1287:D1287"/>
+    <mergeCell ref="A1283:D1283"/>
+    <mergeCell ref="A1286:D1286"/>
+    <mergeCell ref="A1290:D1290"/>
     <mergeCell ref="A1291:D1291"/>
-    <mergeCell ref="A1292:D1292"/>
-[...4 lines deleted...]
-    <mergeCell ref="A1335:D1335"/>
+    <mergeCell ref="A1301:D1301"/>
+    <mergeCell ref="A1309:D1309"/>
+    <mergeCell ref="A1319:D1319"/>
+    <mergeCell ref="A1327:D1327"/>
+    <mergeCell ref="A1334:D1334"/>
+    <mergeCell ref="A1347:D1347"/>
     <mergeCell ref="A1348:D1348"/>
-    <mergeCell ref="A1349:D1349"/>
-    <mergeCell ref="A1429:D1429"/>
+    <mergeCell ref="A1428:D1428"/>
+    <mergeCell ref="A1512:D1512"/>
     <mergeCell ref="A1513:D1513"/>
-    <mergeCell ref="A1514:D1514"/>
-[...5 lines deleted...]
-    <mergeCell ref="A1581:D1581"/>
+    <mergeCell ref="A1521:D1521"/>
+    <mergeCell ref="A1528:D1528"/>
+    <mergeCell ref="A1542:D1542"/>
+    <mergeCell ref="A1551:D1551"/>
+    <mergeCell ref="A1565:D1565"/>
+    <mergeCell ref="A1580:D1580"/>
+    <mergeCell ref="A1583:D1583"/>
     <mergeCell ref="A1584:D1584"/>
-    <mergeCell ref="A1585:D1585"/>
-[...4 lines deleted...]
-    <mergeCell ref="A1627:D1627"/>
+    <mergeCell ref="A1594:D1594"/>
+    <mergeCell ref="A1602:D1602"/>
+    <mergeCell ref="A1612:D1612"/>
+    <mergeCell ref="A1621:D1621"/>
+    <mergeCell ref="A1626:D1626"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>