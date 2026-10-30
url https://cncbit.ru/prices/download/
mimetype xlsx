--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -12,115 +12,115 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1565">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1558">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Фрезы по воску</t>
   </si>
   <si>
     <t>Фрезы по воску конические</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Фреза коническая сферическая спиральная TBM-3-06-01 твердосплавная без покрытия для воска</t>
   </si>
   <si>
     <t>Есть</t>
   </si>
   <si>
     <t>Фреза коническая сферическая спиральная TBM-3-10-01 твердосплавная без покрытия для воска</t>
   </si>
   <si>
+    <t>Нет</t>
+  </si>
+  <si>
     <t>Фреза коническая сферическая спиральная Deepcut TBM-3-06-02 твердосплавная без покрытия для воска</t>
   </si>
   <si>
     <t>Фреза коническая сферическая спиральная Deepcut TBM-3-08-02 твердосплавная без покрытия для воска</t>
   </si>
   <si>
     <t>Фреза коническая сферическая спиральная Deepcut TBM-3-10-02 твердосплавная без покрытия для воска</t>
   </si>
   <si>
     <t>Фреза коническая сферическая спиральная Deepcut TBM-3-10-03 твердосплавная без покрытия для воска</t>
   </si>
   <si>
     <t>Фреза коническая сферическая спиральная TBM-3-10-01L твердосплавная без покрытия для воска</t>
   </si>
   <si>
     <t>Фрезы для обработки сталей, чугунов</t>
   </si>
   <si>
     <t>Концевые фрезы</t>
   </si>
   <si>
     <t>Серия D500-S-F2</t>
   </si>
   <si>
     <t>Фреза концевая 1 мм твердосплавная D500S0103D0450F2 (Z=2, 35°, ц/х, TiSiN)</t>
   </si>
   <si>
     <t>Фреза концевая 1.5 мм твердосплавная D500S1504D0450F2 (Z=2, 35°, ц/х, TiSiN)</t>
   </si>
   <si>
-    <t>Нет</t>
-[...1 lines deleted...]
-  <si>
     <t>Фреза концевая 2 мм твердосплавная D500S0206D0450F2 (Z=2, 35°, ц/х, TiSiN)</t>
   </si>
   <si>
     <t>Фреза концевая 3 мм твердосплавная D500S0308D0450F2 (Z=2, 35°, ц/х, TiSiN)</t>
   </si>
   <si>
     <t>Фреза концевая 4 мм твердосплавная D500S0410D0450F2 (Z=2, 35°, ц/х, TiSiN)</t>
   </si>
   <si>
     <t>Фреза концевая 5 мм твердосплавная D500S0513D0650F2 (Z=2, 35°, ц/х, TiSiN)</t>
   </si>
   <si>
     <t>Фреза концевая 6 мм твердосплавная D500S0615D0650F2 (Z=2, 35°, ц/х, TiSiN)</t>
   </si>
   <si>
     <t>Фреза концевая 8 мм твердосплавная D500S0820D0860F2 (Z=2, 35°, ц/х, TiSiN)</t>
   </si>
   <si>
     <t>Фреза концевая 6 мм твердосплавная D500S0620D0675F2 (Z=2, 35°, ц/х, TiSiN)</t>
   </si>
   <si>
     <t>Фреза концевая 8 мм твердосплавная D500S0825D0875F2 (Z=2, 35°, ц/х, TiSiN)</t>
   </si>
   <si>
     <t>Фреза концевая 10 мм твердосплавная D500S1025D1075F2 (Z=2, 35°, ц/х, TiSiN)</t>
@@ -2915,98 +2915,83 @@
   <si>
     <t>Гравер твердосплавный прямой Djtol ZD3.2.510</t>
   </si>
   <si>
     <t>Гравер твердосплавный прямой Djtol ZD3.15</t>
   </si>
   <si>
     <t>Фрезы спиральные (дерево, пластики)</t>
   </si>
   <si>
     <t>Фрезы Z1 верхний рез</t>
   </si>
   <si>
     <t>однозаходные</t>
   </si>
   <si>
     <t>Фреза твердосплавная однозаходная 1LX3104</t>
   </si>
   <si>
     <t>Фреза твердосплавная однозаходная 1LX3106</t>
   </si>
   <si>
     <t>Фреза твердосплавная однозаходная 1LX31506</t>
   </si>
   <si>
-    <t>Фреза твердосплавная однозаходная 1LX31510</t>
-[...1 lines deleted...]
-  <si>
     <t>Фреза твердосплавная однозаходная 1LX31512</t>
   </si>
   <si>
     <t>Фреза твердосплавная однозаходная 1LX3208</t>
   </si>
   <si>
     <t>Фреза твердосплавная однозаходная 1LX3212</t>
   </si>
   <si>
-    <t>Фреза твердосплавная однозаходная 1LX3215</t>
-[...1 lines deleted...]
-  <si>
     <t>Фреза твердосплавная однозаходная 1LX3217</t>
   </si>
   <si>
     <t>Фреза твердосплавная однозаходная 1LX308</t>
   </si>
   <si>
     <t>Фреза твердосплавная однозаходная 1LX312</t>
   </si>
   <si>
-    <t>Фреза твердосплавная однозаходная 1LX315</t>
-[...1 lines deleted...]
-  <si>
     <t>Фреза твердосплавная однозаходная 1LX317</t>
   </si>
   <si>
     <t>Фреза твердосплавная однозаходная 1LX322</t>
   </si>
   <si>
-    <t>Фреза твердосплавная однозаходная 1LX325</t>
-[...1 lines deleted...]
-  <si>
     <t>Фреза твердосплавная однозаходная 1LX332</t>
   </si>
   <si>
     <t>Фреза твердосплавная однозаходная 1LX352</t>
   </si>
   <si>
     <t>Фреза твердосплавная однозаходная 1LX412</t>
   </si>
   <si>
-    <t>Фреза твердосплавная однозаходная 1LX415</t>
-[...1 lines deleted...]
-  <si>
     <t>Фреза твердосплавная однозаходная 1LX417</t>
   </si>
   <si>
     <t>Фреза твердосплавная однозаходная 1LX422</t>
   </si>
   <si>
     <t>Фреза твердосплавная однозаходная 1LX432</t>
   </si>
   <si>
     <t>Фреза твердосплавная однозаходная 1LX452</t>
   </si>
   <si>
     <t>Фреза твердосплавная однозаходная 1LX622</t>
   </si>
   <si>
     <t>Фреза твердосплавная однозаходная 1LX625</t>
   </si>
   <si>
     <t>Фреза твердосплавная однозаходная 1LX632</t>
   </si>
   <si>
     <t>Фреза твердосплавная однозаходная 1LX642</t>
   </si>
   <si>
     <t>Фреза твердосплавная однозаходная 1LX652</t>
@@ -3188,57 +3173,51 @@
   <si>
     <t>Фреза твердосплавная спиральная двухзаходная HWE06024D0675F2K с покрытием AlTiCrN</t>
   </si>
   <si>
     <t>Фреза твердосплавная спиральная двухзаходная HWE06042D0675F2K с покрытием AlTiCrN</t>
   </si>
   <si>
     <t>спиральные Z2 серия D60W с ZrN</t>
   </si>
   <si>
     <t>Фреза твердосплавная спиральная двухзаходная D60W03115D3138F2 с покрытием ZrN D60W03115D3138F2</t>
   </si>
   <si>
     <t>Фреза твердосплавная спиральная двухзаходная D60W03117D3138F2 с покрытием ZrN D60W03117D3138F2</t>
   </si>
   <si>
     <t>Фреза твердосплавная спиральная двухзаходная D60W03122D3145F2 с покрытием ZrN D60W03122D3145F2</t>
   </si>
   <si>
     <t>Фреза твердосплавная спиральная двухзаходная D60W06025D0675F2 с покрытием ZrN D60W06025D0675F2</t>
   </si>
   <si>
     <t>Фрезы Z3 верхний рез</t>
   </si>
   <si>
-    <t>Фреза спиральная трехзаходная Deepcut 3LX3208 твердосплавная 3LX3208</t>
-[...1 lines deleted...]
-  <si>
     <t>Фреза спиральная трехзаходная Deepcut 3LX312 твердосплавная 3LX312</t>
-  </si>
-[...1 lines deleted...]
-    <t>Фреза спиральная трехзаходная Deepcut 3LX315 твердосплавная 3LX315</t>
   </si>
   <si>
     <t>Фреза спиральная трехзаходная Deepcut 3LX317 твердосплавная 3LX317</t>
   </si>
   <si>
     <t>Фреза спиральная трехзаходная Deepcut 3LX322 твердосплавная 3LX322</t>
   </si>
   <si>
     <t>Фреза спиральная трехзаходная Deepcut 3LX422 твердосплавная 3LX422</t>
   </si>
   <si>
     <t>Фреза спиральная трехзаходная Deepcut 3LX622 твердосплавная 3LX622</t>
   </si>
   <si>
     <t>Фреза спиральная трехзаходная Deepcut 3LX632 твердосплавная 3LX632</t>
   </si>
   <si>
     <t>Фреза спиральная трехзаходная Deepcut 3LX642 твердосплавная 3LX642</t>
   </si>
   <si>
     <t>Фреза спиральная трехзаходная Deepcut 3LX652 твердосплавная 3LX652</t>
   </si>
   <si>
     <t>Фреза спиральная трехзаходная Deepcut 3LX835 твердосплавная 3LX835</t>
   </si>
@@ -4749,61 +4728,61 @@
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="15"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
-      <sz val="13"/>
-      <color rgb="FF000000"/>
+      <sz val="10"/>
+      <color rgb="FFAAAAAA"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
-      <sz val="10"/>
-      <color rgb="FFAAAAAA"/>
+      <sz val="13"/>
+      <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFBBCADF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD8E0ED"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
@@ -4825,84 +4804,84 @@
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="18">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="1" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="4" numFmtId="164" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
+    <xf xfId="0" fontId="3" numFmtId="164" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -5168,54 +5147,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D1644"/>
+  <dimension ref="A1:D1637"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D1644" sqref="D1644"/>
+      <selection activeCell="D1637" sqref="D1637"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="55" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0"/>
       <c r="C1" s="0"/>
       <c r="D1" s="0"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="8"/>
       <c r="C4" s="9"/>
       <c r="D4" s="15"/>
@@ -5235,224 +5214,224 @@
       <c r="B6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="15">
         <v>3449</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5">
+      <c r="A8" s="6">
         <v>2</v>
       </c>
-      <c r="B8" s="8" t="s">
+      <c r="B8" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="C8" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="15">
+      <c r="C8" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="17">
         <v>3449</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5">
         <v>3</v>
       </c>
       <c r="B9" s="8" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="15">
         <v>1782</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="15">
         <v>1782</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="15">
         <v>1782</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5">
         <v>6</v>
       </c>
       <c r="B12" s="8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="15">
         <v>1782</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="15">
         <v>4551</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="12"/>
       <c r="D14" s="15"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="12"/>
       <c r="D15" s="15"/>
     </row>
     <row r="16" spans="1:4">
-      <c r="A16" s="6" t="s">
-        <v>17</v>
+      <c r="A16" s="7" t="s">
+        <v>18</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="12"/>
       <c r="D16" s="15"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C17" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5">
         <v>1</v>
       </c>
       <c r="B18" s="8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="15">
         <v>564</v>
       </c>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="7">
+      <c r="A19" s="5">
         <v>2</v>
       </c>
-      <c r="B19" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="14" t="s">
+      <c r="B19" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="D19" s="17">
+      <c r="C19" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" s="15">
         <v>564</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5">
         <v>3</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C20" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="15">
         <v>564</v>
       </c>
     </row>
     <row r="21" spans="1:4">
-      <c r="A21" s="5">
+      <c r="A21" s="6">
         <v>4</v>
       </c>
-      <c r="B21" s="8" t="s">
+      <c r="B21" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="C21" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="15">
+      <c r="C21" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" s="17">
         <v>564</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5">
         <v>5</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="15">
         <v>564</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5">
         <v>6</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="12" t="s">
@@ -5497,60 +5476,60 @@
       <c r="B26" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="15">
         <v>1370</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5">
         <v>10</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C27" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="15">
         <v>2153</v>
       </c>
     </row>
     <row r="28" spans="1:4">
-      <c r="A28" s="7">
+      <c r="A28" s="5">
         <v>11</v>
       </c>
-      <c r="B28" s="11" t="s">
+      <c r="B28" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="C28" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D28" s="17">
+      <c r="C28" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" s="15">
         <v>3238</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5">
         <v>12</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="15">
         <v>4256</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5">
         <v>13</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C30" s="12" t="s">
@@ -5581,82 +5560,82 @@
       <c r="B32" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C32" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="15">
         <v>9292</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="5">
         <v>16</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C33" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="15">
         <v>4671</v>
       </c>
     </row>
     <row r="34" spans="1:4">
-      <c r="A34" s="6" t="s">
+      <c r="A34" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="12"/>
       <c r="D34" s="15"/>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C35" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D35" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:4">
-      <c r="A36" s="5">
+      <c r="A36" s="6">
         <v>1</v>
       </c>
-      <c r="B36" s="8" t="s">
+      <c r="B36" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="C36" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D36" s="15">
+      <c r="C36" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" s="17">
         <v>564</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="5">
         <v>2</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C37" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="15">
         <v>564</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="5">
         <v>3</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C38" s="12" t="s">
@@ -5785,144 +5764,144 @@
       <c r="B47" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C47" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="15">
         <v>1370</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="5">
         <v>13</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C48" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="15">
         <v>2153</v>
       </c>
     </row>
     <row r="49" spans="1:4">
-      <c r="A49" s="7">
+      <c r="A49" s="6">
         <v>14</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>49</v>
       </c>
       <c r="C49" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D49" s="17">
         <v>3238</v>
       </c>
     </row>
     <row r="50" spans="1:4">
-      <c r="A50" s="5">
+      <c r="A50" s="6">
         <v>15</v>
       </c>
-      <c r="B50" s="8" t="s">
+      <c r="B50" s="11" t="s">
         <v>50</v>
       </c>
-      <c r="C50" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D50" s="15">
+      <c r="C50" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" s="17">
         <v>4256</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="5">
         <v>16</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C51" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="15">
         <v>893</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="5">
         <v>17</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>52</v>
       </c>
       <c r="C52" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="15">
         <v>893</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="5">
         <v>18</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C53" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="15">
         <v>1651</v>
       </c>
     </row>
     <row r="54" spans="1:4">
-      <c r="A54" s="7">
+      <c r="A54" s="5">
         <v>19</v>
       </c>
-      <c r="B54" s="11" t="s">
+      <c r="B54" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="C54" s="14" t="s">
+      <c r="C54" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D54" s="15">
+        <v>2630</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55" s="6">
         <v>20</v>
       </c>
-      <c r="D54" s="17">
-[...7 lines deleted...]
-      <c r="B55" s="8" t="s">
+      <c r="B55" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="C55" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D55" s="15">
+      <c r="C55" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D55" s="17">
         <v>4107</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="5">
         <v>21</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C56" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="15">
         <v>5409</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="5">
         <v>22</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>57</v>
       </c>
       <c r="C57" s="12" t="s">
@@ -5953,51 +5932,51 @@
       <c r="B59" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C59" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="15">
         <v>4671</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="5">
         <v>25</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>60</v>
       </c>
       <c r="C60" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="15">
         <v>8245</v>
       </c>
     </row>
     <row r="61" spans="1:4">
-      <c r="A61" s="6" t="s">
+      <c r="A61" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B61" s="8"/>
       <c r="C61" s="12"/>
       <c r="D61" s="15"/>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C62" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D62" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="5">
         <v>1</v>
       </c>
       <c r="B63" s="8" t="s">
@@ -6073,51 +6052,51 @@
       <c r="B68" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C68" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="15">
         <v>3019</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="5">
         <v>7</v>
       </c>
       <c r="B69" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C69" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="15">
         <v>5674</v>
       </c>
     </row>
     <row r="70" spans="1:4">
-      <c r="A70" s="6" t="s">
+      <c r="A70" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B70" s="8"/>
       <c r="C70" s="12"/>
       <c r="D70" s="15"/>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C71" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D71" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="5">
         <v>1</v>
       </c>
       <c r="B72" s="8" t="s">
@@ -6291,74 +6270,74 @@
       <c r="B84" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C84" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="15">
         <v>1607</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="5">
         <v>14</v>
       </c>
       <c r="B85" s="8" t="s">
         <v>83</v>
       </c>
       <c r="C85" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="15">
         <v>2475</v>
       </c>
     </row>
     <row r="86" spans="1:4">
-      <c r="A86" s="7">
+      <c r="A86" s="5">
         <v>15</v>
       </c>
-      <c r="B86" s="11" t="s">
+      <c r="B86" s="8" t="s">
         <v>84</v>
       </c>
-      <c r="C86" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D86" s="17">
+      <c r="C86" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D86" s="15">
         <v>3735</v>
       </c>
     </row>
     <row r="87" spans="1:4">
-      <c r="A87" s="5">
+      <c r="A87" s="6">
         <v>16</v>
       </c>
-      <c r="B87" s="8" t="s">
+      <c r="B87" s="11" t="s">
         <v>85</v>
       </c>
-      <c r="C87" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D87" s="15">
+      <c r="C87" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D87" s="17">
         <v>4908</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="5">
         <v>17</v>
       </c>
       <c r="B88" s="8" t="s">
         <v>86</v>
       </c>
       <c r="C88" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="15">
         <v>1216</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="5">
         <v>18</v>
       </c>
       <c r="B89" s="8" t="s">
         <v>87</v>
       </c>
       <c r="C89" s="12" t="s">
@@ -6375,107 +6354,107 @@
       <c r="B90" s="8" t="s">
         <v>88</v>
       </c>
       <c r="C90" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="15">
         <v>2171</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="5">
         <v>20</v>
       </c>
       <c r="B91" s="8" t="s">
         <v>89</v>
       </c>
       <c r="C91" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="15">
         <v>2171</v>
       </c>
     </row>
     <row r="92" spans="1:4">
-      <c r="A92" s="7">
+      <c r="A92" s="5">
         <v>21</v>
       </c>
-      <c r="B92" s="11" t="s">
+      <c r="B92" s="8" t="s">
         <v>90</v>
       </c>
-      <c r="C92" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D92" s="17">
+      <c r="C92" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D92" s="15">
         <v>3388</v>
       </c>
     </row>
     <row r="93" spans="1:4">
-      <c r="A93" s="7">
+      <c r="A93" s="5">
         <v>22</v>
       </c>
-      <c r="B93" s="11" t="s">
+      <c r="B93" s="8" t="s">
         <v>91</v>
       </c>
-      <c r="C93" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D93" s="17">
+      <c r="C93" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D93" s="15">
         <v>4865</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="5">
         <v>23</v>
       </c>
       <c r="B94" s="8" t="s">
         <v>92</v>
       </c>
       <c r="C94" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="15">
         <v>6384</v>
       </c>
     </row>
     <row r="95" spans="1:4">
-      <c r="A95" s="7">
+      <c r="A95" s="6">
         <v>24</v>
       </c>
       <c r="B95" s="11" t="s">
         <v>93</v>
       </c>
       <c r="C95" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D95" s="17">
         <v>10624</v>
       </c>
     </row>
     <row r="96" spans="1:4">
-      <c r="A96" s="6" t="s">
+      <c r="A96" s="7" t="s">
         <v>94</v>
       </c>
       <c r="B96" s="8"/>
       <c r="C96" s="12"/>
       <c r="D96" s="15"/>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C97" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D97" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="5">
         <v>1</v>
       </c>
       <c r="B98" s="8" t="s">
@@ -6607,79 +6586,79 @@
       <c r="B107" s="8" t="s">
         <v>104</v>
       </c>
       <c r="C107" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="15">
         <v>1834</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="5">
         <v>11</v>
       </c>
       <c r="B108" s="8" t="s">
         <v>105</v>
       </c>
       <c r="C108" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D108" s="15">
         <v>2813</v>
       </c>
     </row>
     <row r="109" spans="1:4">
-      <c r="A109" s="5">
+      <c r="A109" s="6">
         <v>12</v>
       </c>
-      <c r="B109" s="8" t="s">
+      <c r="B109" s="11" t="s">
         <v>106</v>
       </c>
-      <c r="C109" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D109" s="15">
+      <c r="C109" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D109" s="17">
         <v>4117</v>
       </c>
     </row>
     <row r="110" spans="1:4">
-      <c r="A110" s="5">
+      <c r="A110" s="6">
         <v>13</v>
       </c>
-      <c r="B110" s="8" t="s">
+      <c r="B110" s="11" t="s">
         <v>107</v>
       </c>
-      <c r="C110" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D110" s="15">
+      <c r="C110" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D110" s="17">
         <v>5381</v>
       </c>
     </row>
     <row r="111" spans="1:4">
-      <c r="A111" s="6" t="s">
+      <c r="A111" s="7" t="s">
         <v>108</v>
       </c>
       <c r="B111" s="8"/>
       <c r="C111" s="12"/>
       <c r="D111" s="15"/>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C112" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D112" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="5">
         <v>1</v>
       </c>
       <c r="B113" s="8" t="s">
@@ -6839,51 +6818,51 @@
       <c r="B124" s="8" t="s">
         <v>120</v>
       </c>
       <c r="C124" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D124" s="15">
         <v>4956</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="5">
         <v>13</v>
       </c>
       <c r="B125" s="8" t="s">
         <v>121</v>
       </c>
       <c r="C125" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D125" s="15">
         <v>6314</v>
       </c>
     </row>
     <row r="126" spans="1:4">
-      <c r="A126" s="6" t="s">
+      <c r="A126" s="7" t="s">
         <v>122</v>
       </c>
       <c r="B126" s="8"/>
       <c r="C126" s="12"/>
       <c r="D126" s="15"/>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C127" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D127" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="5">
         <v>1</v>
       </c>
       <c r="B128" s="8" t="s">
@@ -7057,87 +7036,87 @@
       <c r="B140" s="8" t="s">
         <v>135</v>
       </c>
       <c r="C140" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D140" s="15">
         <v>2258</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="5">
         <v>14</v>
       </c>
       <c r="B141" s="8" t="s">
         <v>136</v>
       </c>
       <c r="C141" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D141" s="15">
         <v>3475</v>
       </c>
     </row>
     <row r="142" spans="1:4">
-      <c r="A142" s="5">
+      <c r="A142" s="6">
         <v>15</v>
       </c>
-      <c r="B142" s="8" t="s">
+      <c r="B142" s="11" t="s">
         <v>137</v>
       </c>
-      <c r="C142" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D142" s="15">
+      <c r="C142" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D142" s="17">
         <v>4800</v>
       </c>
     </row>
     <row r="143" spans="1:4">
-      <c r="A143" s="5">
+      <c r="A143" s="6">
         <v>16</v>
       </c>
-      <c r="B143" s="8" t="s">
+      <c r="B143" s="11" t="s">
         <v>138</v>
       </c>
-      <c r="C143" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D143" s="15">
+      <c r="C143" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D143" s="17">
         <v>6275</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="3" t="s">
         <v>139</v>
       </c>
       <c r="B144" s="8"/>
       <c r="C144" s="12"/>
       <c r="D144" s="15"/>
     </row>
     <row r="145" spans="1:4">
-      <c r="A145" s="6" t="s">
+      <c r="A145" s="7" t="s">
         <v>140</v>
       </c>
       <c r="B145" s="8"/>
       <c r="C145" s="12"/>
       <c r="D145" s="15"/>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B146" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C146" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D146" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="5">
         <v>1</v>
       </c>
       <c r="B147" s="8" t="s">
@@ -7465,115 +7444,115 @@
       <c r="B170" s="8" t="s">
         <v>164</v>
       </c>
       <c r="C170" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D170" s="15">
         <v>2782</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="5">
         <v>25</v>
       </c>
       <c r="B171" s="8" t="s">
         <v>165</v>
       </c>
       <c r="C171" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D171" s="15">
         <v>4269</v>
       </c>
     </row>
     <row r="172" spans="1:4">
-      <c r="A172" s="7">
+      <c r="A172" s="5">
         <v>26</v>
       </c>
-      <c r="B172" s="11" t="s">
+      <c r="B172" s="8" t="s">
         <v>166</v>
       </c>
-      <c r="C172" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D172" s="17">
+      <c r="C172" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D172" s="15">
         <v>4269</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="5">
         <v>27</v>
       </c>
       <c r="B173" s="8" t="s">
         <v>167</v>
       </c>
       <c r="C173" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D173" s="15">
         <v>7978</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="5">
         <v>28</v>
       </c>
       <c r="B174" s="8" t="s">
         <v>168</v>
       </c>
       <c r="C174" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D174" s="15">
         <v>7978</v>
       </c>
     </row>
     <row r="175" spans="1:4">
-      <c r="A175" s="7">
+      <c r="A175" s="6">
         <v>29</v>
       </c>
       <c r="B175" s="11" t="s">
         <v>169</v>
       </c>
       <c r="C175" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D175" s="17">
         <v>13822</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="3" t="s">
         <v>170</v>
       </c>
       <c r="B176" s="8"/>
       <c r="C176" s="12"/>
       <c r="D176" s="15"/>
     </row>
     <row r="177" spans="1:4">
-      <c r="A177" s="6" t="s">
+      <c r="A177" s="7" t="s">
         <v>171</v>
       </c>
       <c r="B177" s="8"/>
       <c r="C177" s="12"/>
       <c r="D177" s="15"/>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B178" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C178" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D178" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="5">
         <v>1</v>
       </c>
       <c r="B179" s="8" t="s">
@@ -7677,93 +7656,93 @@
       <c r="B186" s="8" t="s">
         <v>179</v>
       </c>
       <c r="C186" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D186" s="15">
         <v>2244</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="5">
         <v>9</v>
       </c>
       <c r="B187" s="8" t="s">
         <v>180</v>
       </c>
       <c r="C187" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D187" s="15">
         <v>3047</v>
       </c>
     </row>
     <row r="188" spans="1:4">
-      <c r="A188" s="7">
+      <c r="A188" s="6">
         <v>10</v>
       </c>
       <c r="B188" s="11" t="s">
         <v>181</v>
       </c>
       <c r="C188" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D188" s="17">
         <v>3272</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="5">
         <v>11</v>
       </c>
       <c r="B189" s="8" t="s">
         <v>182</v>
       </c>
       <c r="C189" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D189" s="15">
         <v>4398</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="5">
         <v>12</v>
       </c>
       <c r="B190" s="8" t="s">
         <v>183</v>
       </c>
       <c r="C190" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D190" s="15">
         <v>4471</v>
       </c>
     </row>
     <row r="191" spans="1:4">
-      <c r="A191" s="6" t="s">
+      <c r="A191" s="7" t="s">
         <v>184</v>
       </c>
       <c r="B191" s="8"/>
       <c r="C191" s="12"/>
       <c r="D191" s="15"/>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B192" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C192" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D192" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="5">
         <v>1</v>
       </c>
       <c r="B193" s="8" t="s">
@@ -7923,58 +7902,58 @@
       <c r="B204" s="8" t="s">
         <v>196</v>
       </c>
       <c r="C204" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D204" s="15">
         <v>1607</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="5">
         <v>13</v>
       </c>
       <c r="B205" s="8" t="s">
         <v>197</v>
       </c>
       <c r="C205" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D205" s="15">
         <v>2475</v>
       </c>
     </row>
     <row r="206" spans="1:4">
-      <c r="A206" s="7">
+      <c r="A206" s="6">
         <v>14</v>
       </c>
       <c r="B206" s="11" t="s">
         <v>198</v>
       </c>
       <c r="C206" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D206" s="17">
         <v>3735</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="5">
         <v>15</v>
       </c>
       <c r="B207" s="8" t="s">
         <v>199</v>
       </c>
       <c r="C207" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D207" s="15">
         <v>4908</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="5">
         <v>16</v>
       </c>
       <c r="B208" s="8" t="s">
         <v>200</v>
@@ -8035,51 +8014,51 @@
       <c r="B212" s="8" t="s">
         <v>204</v>
       </c>
       <c r="C212" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D212" s="15">
         <v>6768</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="5">
         <v>21</v>
       </c>
       <c r="B213" s="8" t="s">
         <v>205</v>
       </c>
       <c r="C213" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D213" s="15">
         <v>9270</v>
       </c>
     </row>
     <row r="214" spans="1:4">
-      <c r="A214" s="6" t="s">
+      <c r="A214" s="7" t="s">
         <v>206</v>
       </c>
       <c r="B214" s="8"/>
       <c r="C214" s="12"/>
       <c r="D214" s="15"/>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B215" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C215" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D215" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="5">
         <v>1</v>
       </c>
       <c r="B216" s="8" t="s">
@@ -8183,428 +8162,428 @@
       <c r="B223" s="8" t="s">
         <v>214</v>
       </c>
       <c r="C223" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D223" s="15">
         <v>2509</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="5">
         <v>9</v>
       </c>
       <c r="B224" s="8" t="s">
         <v>215</v>
       </c>
       <c r="C224" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D224" s="15">
         <v>1060</v>
       </c>
     </row>
     <row r="225" spans="1:4">
-      <c r="A225" s="5">
+      <c r="A225" s="6">
         <v>10</v>
       </c>
-      <c r="B225" s="8" t="s">
+      <c r="B225" s="11" t="s">
         <v>216</v>
       </c>
-      <c r="C225" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D225" s="15">
+      <c r="C225" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D225" s="17">
         <v>1060</v>
       </c>
     </row>
     <row r="226" spans="1:4">
-      <c r="A226" s="5">
+      <c r="A226" s="6">
         <v>11</v>
       </c>
-      <c r="B226" s="8" t="s">
+      <c r="B226" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="C226" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D226" s="15">
+      <c r="C226" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D226" s="17">
         <v>1834</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="5">
         <v>12</v>
       </c>
       <c r="B227" s="8" t="s">
         <v>218</v>
       </c>
       <c r="C227" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D227" s="15">
         <v>2813</v>
       </c>
     </row>
     <row r="228" spans="1:4">
-      <c r="A228" s="7">
+      <c r="A228" s="6">
         <v>13</v>
       </c>
       <c r="B228" s="11" t="s">
         <v>219</v>
       </c>
       <c r="C228" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D228" s="17">
         <v>4117</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="5">
         <v>14</v>
       </c>
       <c r="B229" s="8" t="s">
         <v>220</v>
       </c>
       <c r="C229" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D229" s="15">
         <v>5381</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="3" t="s">
         <v>221</v>
       </c>
       <c r="B230" s="8"/>
       <c r="C230" s="12"/>
       <c r="D230" s="15"/>
     </row>
     <row r="231" spans="1:4">
-      <c r="A231" s="6" t="s">
+      <c r="A231" s="7" t="s">
         <v>222</v>
       </c>
       <c r="B231" s="8"/>
       <c r="C231" s="12"/>
       <c r="D231" s="15"/>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B232" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C232" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D232" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="233" spans="1:4">
-      <c r="A233" s="7">
+      <c r="A233" s="5">
         <v>1</v>
       </c>
-      <c r="B233" s="11" t="s">
+      <c r="B233" s="8" t="s">
         <v>223</v>
       </c>
-      <c r="C233" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D233" s="17">
+      <c r="C233" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D233" s="15">
         <v>743</v>
       </c>
     </row>
     <row r="234" spans="1:4">
-      <c r="A234" s="5">
+      <c r="A234" s="6">
         <v>2</v>
       </c>
-      <c r="B234" s="8" t="s">
+      <c r="B234" s="11" t="s">
         <v>224</v>
       </c>
-      <c r="C234" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D234" s="15">
+      <c r="C234" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D234" s="17">
         <v>743</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="5">
         <v>3</v>
       </c>
       <c r="B235" s="8" t="s">
         <v>225</v>
       </c>
       <c r="C235" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D235" s="15">
         <v>1310</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="5">
         <v>4</v>
       </c>
       <c r="B236" s="8" t="s">
         <v>226</v>
       </c>
       <c r="C236" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D236" s="15">
         <v>1344</v>
       </c>
     </row>
     <row r="237" spans="1:4">
-      <c r="A237" s="5">
+      <c r="A237" s="6">
         <v>5</v>
       </c>
-      <c r="B237" s="8" t="s">
+      <c r="B237" s="11" t="s">
         <v>227</v>
       </c>
-      <c r="C237" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D237" s="15">
+      <c r="C237" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D237" s="17">
         <v>2349</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="5">
         <v>6</v>
       </c>
       <c r="B238" s="8" t="s">
         <v>228</v>
       </c>
       <c r="C238" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D238" s="15">
         <v>4228</v>
       </c>
     </row>
     <row r="239" spans="1:4">
-      <c r="A239" s="5">
+      <c r="A239" s="6">
         <v>7</v>
       </c>
-      <c r="B239" s="8" t="s">
+      <c r="B239" s="11" t="s">
         <v>229</v>
       </c>
-      <c r="C239" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D239" s="15">
+      <c r="C239" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D239" s="17">
         <v>5638</v>
       </c>
     </row>
     <row r="240" spans="1:4">
-      <c r="A240" s="6" t="s">
+      <c r="A240" s="7" t="s">
         <v>230</v>
       </c>
       <c r="B240" s="8"/>
       <c r="C240" s="12"/>
       <c r="D240" s="15"/>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B241" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C241" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D241" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="242" spans="1:4">
-      <c r="A242" s="7">
+      <c r="A242" s="5">
         <v>1</v>
       </c>
-      <c r="B242" s="11" t="s">
+      <c r="B242" s="8" t="s">
         <v>231</v>
       </c>
-      <c r="C242" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D242" s="17">
+      <c r="C242" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D242" s="15">
         <v>959</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="5">
         <v>2</v>
       </c>
       <c r="B243" s="8" t="s">
         <v>232</v>
       </c>
       <c r="C243" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D243" s="15">
         <v>959</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="5">
         <v>3</v>
       </c>
       <c r="B244" s="8" t="s">
         <v>233</v>
       </c>
       <c r="C244" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D244" s="15">
         <v>959</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="5">
         <v>4</v>
       </c>
       <c r="B245" s="8" t="s">
         <v>234</v>
       </c>
       <c r="C245" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D245" s="15">
         <v>1631</v>
       </c>
     </row>
     <row r="246" spans="1:4">
-      <c r="A246" s="7">
+      <c r="A246" s="5">
         <v>5</v>
       </c>
-      <c r="B246" s="11" t="s">
+      <c r="B246" s="8" t="s">
         <v>235</v>
       </c>
-      <c r="C246" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D246" s="17">
+      <c r="C246" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D246" s="15">
         <v>1631</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="5">
         <v>6</v>
       </c>
       <c r="B247" s="8" t="s">
         <v>236</v>
       </c>
       <c r="C247" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D247" s="15">
         <v>1631</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="5">
         <v>7</v>
       </c>
       <c r="B248" s="8" t="s">
         <v>237</v>
       </c>
       <c r="C248" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D248" s="15">
         <v>1631</v>
       </c>
     </row>
     <row r="249" spans="1:4">
-      <c r="A249" s="7">
-[...2 lines deleted...]
-      <c r="B249" s="11" t="s">
+      <c r="A249" s="5">
+        <v>8</v>
+      </c>
+      <c r="B249" s="8" t="s">
         <v>238</v>
       </c>
-      <c r="C249" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D249" s="17">
+      <c r="C249" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D249" s="15">
         <v>2767</v>
       </c>
     </row>
     <row r="250" spans="1:4">
-      <c r="A250" s="7">
+      <c r="A250" s="5">
         <v>9</v>
       </c>
-      <c r="B250" s="11" t="s">
+      <c r="B250" s="8" t="s">
         <v>239</v>
       </c>
-      <c r="C250" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D250" s="17">
+      <c r="C250" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D250" s="15">
         <v>2767</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="3" t="s">
         <v>240</v>
       </c>
       <c r="B251" s="8"/>
       <c r="C251" s="12"/>
       <c r="D251" s="15"/>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B252" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C252" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D252" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="253" spans="1:4">
-      <c r="A253" s="7">
+      <c r="A253" s="5">
         <v>1</v>
       </c>
-      <c r="B253" s="11" t="s">
+      <c r="B253" s="8" t="s">
         <v>241</v>
       </c>
-      <c r="C253" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D253" s="17">
+      <c r="C253" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D253" s="15">
         <v>942</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="5">
         <v>2</v>
       </c>
       <c r="B254" s="8" t="s">
         <v>242</v>
       </c>
       <c r="C254" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D254" s="15">
         <v>942</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="5">
         <v>3</v>
       </c>
       <c r="B255" s="8" t="s">
         <v>243</v>
       </c>
       <c r="C255" s="12" t="s">
@@ -8649,60 +8628,60 @@
       <c r="B258" s="8" t="s">
         <v>246</v>
       </c>
       <c r="C258" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D258" s="15">
         <v>1678</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="5">
         <v>7</v>
       </c>
       <c r="B259" s="8" t="s">
         <v>247</v>
       </c>
       <c r="C259" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D259" s="15">
         <v>2586</v>
       </c>
     </row>
     <row r="260" spans="1:4">
-      <c r="A260" s="7">
-[...2 lines deleted...]
-      <c r="B260" s="11" t="s">
+      <c r="A260" s="5">
+        <v>8</v>
+      </c>
+      <c r="B260" s="8" t="s">
         <v>248</v>
       </c>
-      <c r="C260" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D260" s="17">
+      <c r="C260" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D260" s="15">
         <v>2586</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="5">
         <v>9</v>
       </c>
       <c r="B261" s="8" t="s">
         <v>249</v>
       </c>
       <c r="C261" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D261" s="15">
         <v>2586</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="5">
         <v>10</v>
       </c>
       <c r="B262" s="8" t="s">
         <v>250</v>
       </c>
       <c r="C262" s="12" t="s">
@@ -8733,74 +8712,74 @@
       <c r="B264" s="8" t="s">
         <v>252</v>
       </c>
       <c r="C264" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D264" s="15">
         <v>4082</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="5">
         <v>13</v>
       </c>
       <c r="B265" s="8" t="s">
         <v>253</v>
       </c>
       <c r="C265" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D265" s="15">
         <v>4082</v>
       </c>
     </row>
     <row r="266" spans="1:4">
-      <c r="A266" s="7">
+      <c r="A266" s="5">
         <v>14</v>
       </c>
-      <c r="B266" s="11" t="s">
+      <c r="B266" s="8" t="s">
         <v>254</v>
       </c>
-      <c r="C266" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D266" s="17">
+      <c r="C266" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D266" s="15">
         <v>5846</v>
       </c>
     </row>
     <row r="267" spans="1:4">
-      <c r="A267" s="7">
+      <c r="A267" s="5">
         <v>15</v>
       </c>
-      <c r="B267" s="11" t="s">
+      <c r="B267" s="8" t="s">
         <v>255</v>
       </c>
-      <c r="C267" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D267" s="17">
+      <c r="C267" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D267" s="15">
         <v>5846</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="5">
         <v>16</v>
       </c>
       <c r="B268" s="8" t="s">
         <v>256</v>
       </c>
       <c r="C268" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D268" s="15">
         <v>5846</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="5">
         <v>17</v>
       </c>
       <c r="B269" s="8" t="s">
         <v>257</v>
       </c>
       <c r="C269" s="12" t="s">
@@ -8817,60 +8796,60 @@
       <c r="B270" s="8" t="s">
         <v>258</v>
       </c>
       <c r="C270" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D270" s="15">
         <v>8316</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="5">
         <v>19</v>
       </c>
       <c r="B271" s="8" t="s">
         <v>259</v>
       </c>
       <c r="C271" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D271" s="15">
         <v>8316</v>
       </c>
     </row>
     <row r="272" spans="1:4">
-      <c r="A272" s="5">
+      <c r="A272" s="6">
         <v>20</v>
       </c>
-      <c r="B272" s="8" t="s">
+      <c r="B272" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="C272" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D272" s="15">
+      <c r="C272" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D272" s="17">
         <v>8316</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="5">
         <v>21</v>
       </c>
       <c r="B273" s="8" t="s">
         <v>261</v>
       </c>
       <c r="C273" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D273" s="15">
         <v>8316</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="2" t="s">
         <v>262</v>
       </c>
       <c r="B274" s="8"/>
       <c r="C274" s="12"/>
       <c r="D274" s="15"/>
     </row>
@@ -9191,102 +9170,102 @@
       <c r="B298" s="8" t="s">
         <v>284</v>
       </c>
       <c r="C298" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D298" s="15">
         <v>1283</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="5">
         <v>7</v>
       </c>
       <c r="B299" s="8" t="s">
         <v>285</v>
       </c>
       <c r="C299" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D299" s="15">
         <v>1283</v>
       </c>
     </row>
     <row r="300" spans="1:4">
-      <c r="A300" s="7">
-[...2 lines deleted...]
-      <c r="B300" s="11" t="s">
+      <c r="A300" s="5">
+        <v>8</v>
+      </c>
+      <c r="B300" s="8" t="s">
         <v>286</v>
       </c>
-      <c r="C300" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D300" s="17">
+      <c r="C300" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D300" s="15">
         <v>2168</v>
       </c>
     </row>
     <row r="301" spans="1:4">
-      <c r="A301" s="5">
+      <c r="A301" s="6">
         <v>9</v>
       </c>
-      <c r="B301" s="8" t="s">
+      <c r="B301" s="11" t="s">
         <v>287</v>
       </c>
-      <c r="C301" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D301" s="15">
+      <c r="C301" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D301" s="17">
         <v>3986</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="5">
         <v>10</v>
       </c>
       <c r="B302" s="8" t="s">
         <v>288</v>
       </c>
       <c r="C302" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D302" s="15">
         <v>5239</v>
       </c>
     </row>
     <row r="303" spans="1:4">
-      <c r="A303" s="7">
+      <c r="A303" s="5">
         <v>11</v>
       </c>
-      <c r="B303" s="11" t="s">
+      <c r="B303" s="8" t="s">
         <v>289</v>
       </c>
-      <c r="C303" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D303" s="17">
+      <c r="C303" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D303" s="15">
         <v>939</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="5">
         <v>12</v>
       </c>
       <c r="B304" s="8" t="s">
         <v>290</v>
       </c>
       <c r="C304" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D304" s="15">
         <v>939</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" s="5">
         <v>13</v>
       </c>
       <c r="B305" s="8" t="s">
         <v>291</v>
       </c>
       <c r="C305" s="12" t="s">
@@ -9353,51 +9332,51 @@
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="5">
         <v>18</v>
       </c>
       <c r="B310" s="8" t="s">
         <v>296</v>
       </c>
       <c r="C310" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D310" s="15">
         <v>13167</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="3" t="s">
         <v>297</v>
       </c>
       <c r="B311" s="8"/>
       <c r="C311" s="12"/>
       <c r="D311" s="15"/>
     </row>
     <row r="312" spans="1:4">
-      <c r="A312" s="6" t="s">
+      <c r="A312" s="7" t="s">
         <v>298</v>
       </c>
       <c r="B312" s="8"/>
       <c r="C312" s="12"/>
       <c r="D312" s="15"/>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B313" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C313" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D313" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="5">
         <v>1</v>
       </c>
       <c r="B314" s="8" t="s">
@@ -9627,107 +9606,107 @@
       <c r="B330" s="8" t="s">
         <v>315</v>
       </c>
       <c r="C330" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D330" s="15">
         <v>5055</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" s="5">
         <v>18</v>
       </c>
       <c r="B331" s="8" t="s">
         <v>316</v>
       </c>
       <c r="C331" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D331" s="15">
         <v>6659</v>
       </c>
     </row>
     <row r="332" spans="1:4">
-      <c r="A332" s="5">
+      <c r="A332" s="6">
         <v>19</v>
       </c>
-      <c r="B332" s="8" t="s">
+      <c r="B332" s="11" t="s">
         <v>317</v>
       </c>
-      <c r="C332" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D332" s="15">
+      <c r="C332" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D332" s="17">
         <v>3665</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" s="5">
         <v>20</v>
       </c>
       <c r="B333" s="8" t="s">
         <v>318</v>
       </c>
       <c r="C333" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D333" s="15">
         <v>5744</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" s="5">
         <v>21</v>
       </c>
       <c r="B334" s="8" t="s">
         <v>319</v>
       </c>
       <c r="C334" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D334" s="15">
         <v>7859</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" s="5">
         <v>22</v>
       </c>
       <c r="B335" s="8" t="s">
         <v>320</v>
       </c>
       <c r="C335" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D335" s="15">
         <v>13167</v>
       </c>
     </row>
     <row r="336" spans="1:4">
-      <c r="A336" s="6" t="s">
+      <c r="A336" s="7" t="s">
         <v>321</v>
       </c>
       <c r="B336" s="8"/>
       <c r="C336" s="12"/>
       <c r="D336" s="15"/>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B337" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C337" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D337" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" s="5">
         <v>1</v>
       </c>
       <c r="B338" s="8" t="s">
@@ -9985,220 +9964,220 @@
       <c r="B356" s="8" t="s">
         <v>340</v>
       </c>
       <c r="C356" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D356" s="15">
         <v>3282</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="5">
         <v>20</v>
       </c>
       <c r="B357" s="8" t="s">
         <v>341</v>
       </c>
       <c r="C357" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D357" s="15">
         <v>5116</v>
       </c>
     </row>
     <row r="358" spans="1:4">
-      <c r="A358" s="7">
+      <c r="A358" s="6">
         <v>21</v>
       </c>
       <c r="B358" s="11" t="s">
         <v>342</v>
       </c>
       <c r="C358" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D358" s="17">
         <v>6744</v>
       </c>
     </row>
     <row r="359" spans="1:4">
-      <c r="A359" s="7">
+      <c r="A359" s="6">
         <v>22</v>
       </c>
       <c r="B359" s="11" t="s">
         <v>343</v>
       </c>
       <c r="C359" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D359" s="17">
         <v>3721</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="5">
         <v>23</v>
       </c>
       <c r="B360" s="8" t="s">
         <v>344</v>
       </c>
       <c r="C360" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D360" s="15">
         <v>5840</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="5">
         <v>24</v>
       </c>
       <c r="B361" s="8" t="s">
         <v>345</v>
       </c>
       <c r="C361" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D361" s="15">
         <v>10904</v>
       </c>
     </row>
     <row r="362" spans="1:4">
-      <c r="A362" s="6" t="s">
+      <c r="A362" s="7" t="s">
         <v>346</v>
       </c>
       <c r="B362" s="8"/>
       <c r="C362" s="12"/>
       <c r="D362" s="15"/>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B363" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C363" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D363" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="5">
         <v>1</v>
       </c>
       <c r="B364" s="8" t="s">
         <v>347</v>
       </c>
       <c r="C364" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D364" s="15">
         <v>1013</v>
       </c>
     </row>
     <row r="365" spans="1:4">
-      <c r="A365" s="7">
+      <c r="A365" s="6">
         <v>2</v>
       </c>
       <c r="B365" s="11" t="s">
         <v>348</v>
       </c>
       <c r="C365" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D365" s="17">
         <v>1013</v>
       </c>
     </row>
     <row r="366" spans="1:4">
-      <c r="A366" s="7">
+      <c r="A366" s="6">
         <v>3</v>
       </c>
       <c r="B366" s="11" t="s">
         <v>349</v>
       </c>
       <c r="C366" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D366" s="17">
         <v>1013</v>
       </c>
     </row>
     <row r="367" spans="1:4">
-      <c r="A367" s="7">
+      <c r="A367" s="6">
         <v>4</v>
       </c>
       <c r="B367" s="11" t="s">
         <v>350</v>
       </c>
       <c r="C367" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D367" s="17">
         <v>1013</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="5">
         <v>5</v>
       </c>
       <c r="B368" s="8" t="s">
         <v>351</v>
       </c>
       <c r="C368" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D368" s="15">
         <v>1823</v>
       </c>
     </row>
     <row r="369" spans="1:4">
-      <c r="A369" s="7">
+      <c r="A369" s="6">
         <v>6</v>
       </c>
       <c r="B369" s="11" t="s">
         <v>352</v>
       </c>
       <c r="C369" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D369" s="17">
         <v>1823</v>
       </c>
     </row>
     <row r="370" spans="1:4">
-      <c r="A370" s="7">
+      <c r="A370" s="6">
         <v>7</v>
       </c>
       <c r="B370" s="11" t="s">
         <v>353</v>
       </c>
       <c r="C370" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D370" s="17">
         <v>4925</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="3" t="s">
         <v>354</v>
       </c>
       <c r="B371" s="8"/>
       <c r="C371" s="12"/>
       <c r="D371" s="15"/>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B372" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C372" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D372" s="16" t="s">
         <v>6</v>
@@ -10359,60 +10338,60 @@
       <c r="B384" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C384" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D384" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="5">
         <v>1</v>
       </c>
       <c r="B385" s="8" t="s">
         <v>366</v>
       </c>
       <c r="C385" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D385" s="15">
         <v>1307</v>
       </c>
     </row>
     <row r="386" spans="1:4">
-      <c r="A386" s="5">
+      <c r="A386" s="6">
         <v>2</v>
       </c>
-      <c r="B386" s="8" t="s">
+      <c r="B386" s="11" t="s">
         <v>367</v>
       </c>
-      <c r="C386" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D386" s="15">
+      <c r="C386" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D386" s="17">
         <v>2051</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="5">
         <v>3</v>
       </c>
       <c r="B387" s="8" t="s">
         <v>368</v>
       </c>
       <c r="C387" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D387" s="15">
         <v>3160</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="5">
         <v>4</v>
       </c>
       <c r="B388" s="8" t="s">
         <v>369</v>
       </c>
       <c r="C388" s="12" t="s">
@@ -10781,60 +10760,60 @@
       <c r="B415" s="8" t="s">
         <v>395</v>
       </c>
       <c r="C415" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D415" s="15">
         <v>979</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="5">
         <v>22</v>
       </c>
       <c r="B416" s="8" t="s">
         <v>396</v>
       </c>
       <c r="C416" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D416" s="15">
         <v>979</v>
       </c>
     </row>
     <row r="417" spans="1:4">
-      <c r="A417" s="5">
+      <c r="A417" s="6">
         <v>23</v>
       </c>
-      <c r="B417" s="8" t="s">
+      <c r="B417" s="11" t="s">
         <v>397</v>
       </c>
-      <c r="C417" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D417" s="15">
+      <c r="C417" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D417" s="17">
         <v>979</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="5">
         <v>24</v>
       </c>
       <c r="B418" s="8" t="s">
         <v>398</v>
       </c>
       <c r="C418" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D418" s="15">
         <v>979</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="5">
         <v>25</v>
       </c>
       <c r="B419" s="8" t="s">
         <v>399</v>
       </c>
       <c r="C419" s="12" t="s">
@@ -11117,74 +11096,74 @@
       <c r="B439" s="8" t="s">
         <v>419</v>
       </c>
       <c r="C439" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D439" s="15">
         <v>2144</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="5">
         <v>46</v>
       </c>
       <c r="B440" s="8" t="s">
         <v>420</v>
       </c>
       <c r="C440" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D440" s="15">
         <v>2144</v>
       </c>
     </row>
     <row r="441" spans="1:4">
-      <c r="A441" s="5">
+      <c r="A441" s="6">
         <v>47</v>
       </c>
-      <c r="B441" s="8" t="s">
+      <c r="B441" s="11" t="s">
         <v>421</v>
       </c>
-      <c r="C441" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D441" s="15">
+      <c r="C441" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D441" s="17">
         <v>2144</v>
       </c>
     </row>
     <row r="442" spans="1:4">
-      <c r="A442" s="5">
+      <c r="A442" s="6">
         <v>48</v>
       </c>
-      <c r="B442" s="8" t="s">
+      <c r="B442" s="11" t="s">
         <v>422</v>
       </c>
-      <c r="C442" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D442" s="15">
+      <c r="C442" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D442" s="17">
         <v>2144</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="5">
         <v>49</v>
       </c>
       <c r="B443" s="8" t="s">
         <v>423</v>
       </c>
       <c r="C443" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D443" s="15">
         <v>2144</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="5">
         <v>50</v>
       </c>
       <c r="B444" s="8" t="s">
         <v>424</v>
       </c>
       <c r="C444" s="12" t="s">
@@ -11215,88 +11194,88 @@
       <c r="B446" s="8" t="s">
         <v>426</v>
       </c>
       <c r="C446" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D446" s="15">
         <v>2144</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="5">
         <v>53</v>
       </c>
       <c r="B447" s="8" t="s">
         <v>427</v>
       </c>
       <c r="C447" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D447" s="15">
         <v>2144</v>
       </c>
     </row>
     <row r="448" spans="1:4">
-      <c r="A448" s="5">
+      <c r="A448" s="6">
         <v>54</v>
       </c>
-      <c r="B448" s="8" t="s">
+      <c r="B448" s="11" t="s">
         <v>428</v>
       </c>
-      <c r="C448" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D448" s="15">
+      <c r="C448" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D448" s="17">
         <v>2144</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="5">
         <v>55</v>
       </c>
       <c r="B449" s="8" t="s">
         <v>429</v>
       </c>
       <c r="C449" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D449" s="15">
         <v>2144</v>
       </c>
     </row>
     <row r="450" spans="1:4">
-      <c r="A450" s="5">
+      <c r="A450" s="6">
         <v>56</v>
       </c>
-      <c r="B450" s="8" t="s">
+      <c r="B450" s="11" t="s">
         <v>430</v>
       </c>
-      <c r="C450" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D450" s="15">
+      <c r="C450" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D450" s="17">
         <v>2144</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="5">
         <v>57</v>
       </c>
       <c r="B451" s="8" t="s">
         <v>431</v>
       </c>
       <c r="C451" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D451" s="15">
         <v>3045</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="5">
         <v>58</v>
       </c>
       <c r="B452" s="8" t="s">
         <v>432</v>
       </c>
       <c r="C452" s="12" t="s">
@@ -11369,58 +11348,58 @@
       <c r="B457" s="8" t="s">
         <v>437</v>
       </c>
       <c r="C457" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D457" s="15">
         <v>3045</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458" s="5">
         <v>64</v>
       </c>
       <c r="B458" s="8" t="s">
         <v>438</v>
       </c>
       <c r="C458" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D458" s="15">
         <v>3045</v>
       </c>
     </row>
     <row r="459" spans="1:4">
-      <c r="A459" s="7">
+      <c r="A459" s="6">
         <v>65</v>
       </c>
       <c r="B459" s="11" t="s">
         <v>439</v>
       </c>
       <c r="C459" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D459" s="17">
         <v>3045</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460" s="5">
         <v>66</v>
       </c>
       <c r="B460" s="8" t="s">
         <v>440</v>
       </c>
       <c r="C460" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D460" s="15">
         <v>3045</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461" s="5">
         <v>67</v>
       </c>
       <c r="B461" s="8" t="s">
         <v>441</v>
@@ -11537,130 +11516,130 @@
       <c r="B469" s="8" t="s">
         <v>449</v>
       </c>
       <c r="C469" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D469" s="15">
         <v>3045</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470" s="5">
         <v>76</v>
       </c>
       <c r="B470" s="8" t="s">
         <v>450</v>
       </c>
       <c r="C470" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D470" s="15">
         <v>3045</v>
       </c>
     </row>
     <row r="471" spans="1:4">
-      <c r="A471" s="5">
+      <c r="A471" s="6">
         <v>77</v>
       </c>
-      <c r="B471" s="8" t="s">
+      <c r="B471" s="11" t="s">
         <v>451</v>
       </c>
-      <c r="C471" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D471" s="15">
+      <c r="C471" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D471" s="17">
         <v>3045</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472" s="5">
         <v>78</v>
       </c>
       <c r="B472" s="8" t="s">
         <v>452</v>
       </c>
       <c r="C472" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D472" s="15">
         <v>4421</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473" s="5">
         <v>79</v>
       </c>
       <c r="B473" s="8" t="s">
         <v>453</v>
       </c>
       <c r="C473" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D473" s="15">
         <v>4421</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474" s="5">
         <v>80</v>
       </c>
       <c r="B474" s="8" t="s">
         <v>454</v>
       </c>
       <c r="C474" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D474" s="15">
         <v>4421</v>
       </c>
     </row>
     <row r="475" spans="1:4">
-      <c r="A475" s="7">
+      <c r="A475" s="6">
         <v>81</v>
       </c>
       <c r="B475" s="11" t="s">
         <v>455</v>
       </c>
       <c r="C475" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D475" s="17">
         <v>4421</v>
       </c>
     </row>
     <row r="476" spans="1:4">
-      <c r="A476" s="5">
+      <c r="A476" s="6">
         <v>82</v>
       </c>
-      <c r="B476" s="8" t="s">
+      <c r="B476" s="11" t="s">
         <v>456</v>
       </c>
-      <c r="C476" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D476" s="15">
+      <c r="C476" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D476" s="17">
         <v>4421</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477" s="5">
         <v>83</v>
       </c>
       <c r="B477" s="8" t="s">
         <v>457</v>
       </c>
       <c r="C477" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D477" s="15">
         <v>4421</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478" s="5">
         <v>84</v>
       </c>
       <c r="B478" s="8" t="s">
         <v>458</v>
       </c>
       <c r="C478" s="12" t="s">
@@ -11677,60 +11656,60 @@
       <c r="B479" s="8" t="s">
         <v>459</v>
       </c>
       <c r="C479" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D479" s="15">
         <v>4421</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480" s="5">
         <v>86</v>
       </c>
       <c r="B480" s="8" t="s">
         <v>460</v>
       </c>
       <c r="C480" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D480" s="15">
         <v>4421</v>
       </c>
     </row>
     <row r="481" spans="1:4">
-      <c r="A481" s="5">
+      <c r="A481" s="6">
         <v>87</v>
       </c>
-      <c r="B481" s="8" t="s">
+      <c r="B481" s="11" t="s">
         <v>461</v>
       </c>
-      <c r="C481" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D481" s="15">
+      <c r="C481" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D481" s="17">
         <v>4421</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482" s="5">
         <v>88</v>
       </c>
       <c r="B482" s="8" t="s">
         <v>462</v>
       </c>
       <c r="C482" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D482" s="15">
         <v>4421</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483" s="5">
         <v>89</v>
       </c>
       <c r="B483" s="8" t="s">
         <v>463</v>
       </c>
       <c r="C483" s="12" t="s">
@@ -11951,58 +11930,58 @@
       <c r="B499" s="8" t="s">
         <v>478</v>
       </c>
       <c r="C499" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D499" s="15">
         <v>1083</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500" s="5">
         <v>6</v>
       </c>
       <c r="B500" s="8" t="s">
         <v>479</v>
       </c>
       <c r="C500" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D500" s="15">
         <v>1083</v>
       </c>
     </row>
     <row r="501" spans="1:4">
-      <c r="A501" s="7">
+      <c r="A501" s="6">
         <v>7</v>
       </c>
       <c r="B501" s="11" t="s">
         <v>480</v>
       </c>
       <c r="C501" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D501" s="17">
         <v>1083</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502" s="5">
         <v>8</v>
       </c>
       <c r="B502" s="8" t="s">
         <v>481</v>
       </c>
       <c r="C502" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D502" s="15">
         <v>1083</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503" s="5">
         <v>9</v>
       </c>
       <c r="B503" s="8" t="s">
         <v>482</v>
@@ -12035,142 +12014,142 @@
       <c r="B505" s="8" t="s">
         <v>484</v>
       </c>
       <c r="C505" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D505" s="15">
         <v>1080</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506" s="5">
         <v>12</v>
       </c>
       <c r="B506" s="8" t="s">
         <v>485</v>
       </c>
       <c r="C506" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D506" s="15">
         <v>1080</v>
       </c>
     </row>
     <row r="507" spans="1:4">
-      <c r="A507" s="7">
+      <c r="A507" s="6">
         <v>13</v>
       </c>
       <c r="B507" s="11" t="s">
         <v>486</v>
       </c>
       <c r="C507" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D507" s="17">
         <v>1080</v>
       </c>
     </row>
     <row r="508" spans="1:4">
-      <c r="A508" s="7">
+      <c r="A508" s="6">
         <v>14</v>
       </c>
       <c r="B508" s="11" t="s">
         <v>487</v>
       </c>
       <c r="C508" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D508" s="17">
         <v>1080</v>
       </c>
     </row>
     <row r="509" spans="1:4">
-      <c r="A509" s="7">
+      <c r="A509" s="6">
         <v>15</v>
       </c>
       <c r="B509" s="11" t="s">
         <v>488</v>
       </c>
       <c r="C509" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D509" s="17">
         <v>1080</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510" s="5">
         <v>16</v>
       </c>
       <c r="B510" s="8" t="s">
         <v>489</v>
       </c>
       <c r="C510" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D510" s="15">
         <v>1080</v>
       </c>
     </row>
     <row r="511" spans="1:4">
-      <c r="A511" s="7">
+      <c r="A511" s="6">
         <v>17</v>
       </c>
       <c r="B511" s="11" t="s">
         <v>490</v>
       </c>
       <c r="C511" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D511" s="17">
         <v>1080</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512" s="5">
         <v>18</v>
       </c>
       <c r="B512" s="8" t="s">
         <v>491</v>
       </c>
       <c r="C512" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D512" s="15">
         <v>1080</v>
       </c>
     </row>
     <row r="513" spans="1:4">
-      <c r="A513" s="7">
+      <c r="A513" s="6">
         <v>19</v>
       </c>
       <c r="B513" s="11" t="s">
         <v>492</v>
       </c>
       <c r="C513" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D513" s="17">
         <v>1080</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514" s="5">
         <v>20</v>
       </c>
       <c r="B514" s="8" t="s">
         <v>493</v>
       </c>
       <c r="C514" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D514" s="15">
         <v>1080</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515" s="5">
         <v>21</v>
       </c>
       <c r="B515" s="8" t="s">
         <v>494</v>
@@ -12203,100 +12182,100 @@
       <c r="B517" s="8" t="s">
         <v>496</v>
       </c>
       <c r="C517" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D517" s="15">
         <v>1080</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518" s="5">
         <v>24</v>
       </c>
       <c r="B518" s="8" t="s">
         <v>497</v>
       </c>
       <c r="C518" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D518" s="15">
         <v>1080</v>
       </c>
     </row>
     <row r="519" spans="1:4">
-      <c r="A519" s="7">
+      <c r="A519" s="6">
         <v>25</v>
       </c>
       <c r="B519" s="11" t="s">
         <v>498</v>
       </c>
       <c r="C519" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D519" s="17">
         <v>1348</v>
       </c>
     </row>
     <row r="520" spans="1:4">
-      <c r="A520" s="7">
+      <c r="A520" s="6">
         <v>26</v>
       </c>
       <c r="B520" s="11" t="s">
         <v>499</v>
       </c>
       <c r="C520" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D520" s="17">
         <v>1348</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521" s="5">
         <v>27</v>
       </c>
       <c r="B521" s="8" t="s">
         <v>500</v>
       </c>
       <c r="C521" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D521" s="15">
         <v>1348</v>
       </c>
     </row>
     <row r="522" spans="1:4">
-      <c r="A522" s="7">
+      <c r="A522" s="6">
         <v>28</v>
       </c>
       <c r="B522" s="11" t="s">
         <v>501</v>
       </c>
       <c r="C522" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D522" s="17">
         <v>1351</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523" s="5">
         <v>29</v>
       </c>
       <c r="B523" s="8" t="s">
         <v>502</v>
       </c>
       <c r="C523" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D523" s="15">
         <v>1351</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524" s="5">
         <v>30</v>
       </c>
       <c r="B524" s="8" t="s">
         <v>503</v>
@@ -12371,72 +12350,72 @@
       <c r="B529" s="8" t="s">
         <v>508</v>
       </c>
       <c r="C529" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D529" s="15">
         <v>1357</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530" s="5">
         <v>36</v>
       </c>
       <c r="B530" s="8" t="s">
         <v>509</v>
       </c>
       <c r="C530" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D530" s="15">
         <v>2437</v>
       </c>
     </row>
     <row r="531" spans="1:4">
-      <c r="A531" s="7">
+      <c r="A531" s="6">
         <v>37</v>
       </c>
       <c r="B531" s="11" t="s">
         <v>510</v>
       </c>
       <c r="C531" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D531" s="17">
         <v>2437</v>
       </c>
     </row>
     <row r="532" spans="1:4">
-      <c r="A532" s="7">
+      <c r="A532" s="6">
         <v>38</v>
       </c>
       <c r="B532" s="11" t="s">
         <v>511</v>
       </c>
       <c r="C532" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D532" s="17">
         <v>2437</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533" s="5">
         <v>39</v>
       </c>
       <c r="B533" s="8" t="s">
         <v>512</v>
       </c>
       <c r="C533" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D533" s="15">
         <v>2440</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534" s="5">
         <v>40</v>
       </c>
       <c r="B534" s="8" t="s">
         <v>513</v>
@@ -12497,58 +12476,58 @@
       <c r="B538" s="8" t="s">
         <v>517</v>
       </c>
       <c r="C538" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D538" s="15">
         <v>2708</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539" s="5">
         <v>45</v>
       </c>
       <c r="B539" s="8" t="s">
         <v>518</v>
       </c>
       <c r="C539" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D539" s="15">
         <v>2710</v>
       </c>
     </row>
     <row r="540" spans="1:4">
-      <c r="A540" s="7">
+      <c r="A540" s="6">
         <v>46</v>
       </c>
       <c r="B540" s="11" t="s">
         <v>519</v>
       </c>
       <c r="C540" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D540" s="17">
         <v>2710</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541" s="5">
         <v>47</v>
       </c>
       <c r="B541" s="8" t="s">
         <v>520</v>
       </c>
       <c r="C541" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D541" s="15">
         <v>2710</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542" s="5">
         <v>48</v>
       </c>
       <c r="B542" s="8" t="s">
         <v>521</v>
@@ -12679,58 +12658,58 @@
       <c r="B551" s="8" t="s">
         <v>530</v>
       </c>
       <c r="C551" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D551" s="15">
         <v>3431</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="A552" s="5">
         <v>58</v>
       </c>
       <c r="B552" s="8" t="s">
         <v>531</v>
       </c>
       <c r="C552" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D552" s="15">
         <v>3431</v>
       </c>
     </row>
     <row r="553" spans="1:4">
-      <c r="A553" s="7">
+      <c r="A553" s="6">
         <v>59</v>
       </c>
       <c r="B553" s="11" t="s">
         <v>532</v>
       </c>
       <c r="C553" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D553" s="17">
         <v>3434</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="A554" s="5">
         <v>60</v>
       </c>
       <c r="B554" s="8" t="s">
         <v>533</v>
       </c>
       <c r="C554" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D554" s="15">
         <v>3437</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555" s="5">
         <v>61</v>
       </c>
       <c r="B555" s="8" t="s">
         <v>534</v>
@@ -13001,58 +12980,58 @@
       <c r="B574" s="8" t="s">
         <v>553</v>
       </c>
       <c r="C574" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D574" s="15">
         <v>5044</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575" s="5">
         <v>81</v>
       </c>
       <c r="B575" s="8" t="s">
         <v>554</v>
       </c>
       <c r="C575" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D575" s="15">
         <v>5046</v>
       </c>
     </row>
     <row r="576" spans="1:4">
-      <c r="A576" s="7">
+      <c r="A576" s="6">
         <v>82</v>
       </c>
       <c r="B576" s="11" t="s">
         <v>555</v>
       </c>
       <c r="C576" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D576" s="17">
         <v>5049</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577" s="5">
         <v>83</v>
       </c>
       <c r="B577" s="8" t="s">
         <v>556</v>
       </c>
       <c r="C577" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D577" s="15">
         <v>5052</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578" s="5">
         <v>84</v>
       </c>
       <c r="B578" s="8" t="s">
         <v>557</v>
@@ -13933,58 +13912,58 @@
       <c r="B641" s="8" t="s">
         <v>619</v>
       </c>
       <c r="C641" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D641" s="15">
         <v>5588</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642" s="5">
         <v>51</v>
       </c>
       <c r="B642" s="8" t="s">
         <v>620</v>
       </c>
       <c r="C642" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D642" s="15">
         <v>5590</v>
       </c>
     </row>
     <row r="643" spans="1:4">
-      <c r="A643" s="7">
+      <c r="A643" s="6">
         <v>52</v>
       </c>
       <c r="B643" s="11" t="s">
         <v>621</v>
       </c>
       <c r="C643" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D643" s="17">
         <v>8091</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644" s="5">
         <v>53</v>
       </c>
       <c r="B644" s="8" t="s">
         <v>622</v>
       </c>
       <c r="C644" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D644" s="15">
         <v>8091</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645" s="5">
         <v>54</v>
       </c>
       <c r="B645" s="8" t="s">
         <v>623</v>
@@ -14403,88 +14382,88 @@
       <c r="B675" s="8" t="s">
         <v>652</v>
       </c>
       <c r="C675" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D675" s="15">
         <v>1322</v>
       </c>
     </row>
     <row r="676" spans="1:4">
       <c r="A676" s="5">
         <v>17</v>
       </c>
       <c r="B676" s="8" t="s">
         <v>653</v>
       </c>
       <c r="C676" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D676" s="15">
         <v>1325</v>
       </c>
     </row>
     <row r="677" spans="1:4">
-      <c r="A677" s="5">
+      <c r="A677" s="6">
         <v>18</v>
       </c>
-      <c r="B677" s="8" t="s">
+      <c r="B677" s="11" t="s">
         <v>654</v>
       </c>
-      <c r="C677" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D677" s="15">
+      <c r="C677" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D677" s="17">
         <v>1387</v>
       </c>
     </row>
     <row r="678" spans="1:4">
-      <c r="A678" s="5">
+      <c r="A678" s="6">
         <v>19</v>
       </c>
-      <c r="B678" s="8" t="s">
+      <c r="B678" s="11" t="s">
         <v>655</v>
       </c>
-      <c r="C678" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D678" s="15">
+      <c r="C678" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D678" s="17">
         <v>1389</v>
       </c>
     </row>
     <row r="679" spans="1:4">
-      <c r="A679" s="5">
+      <c r="A679" s="6">
         <v>20</v>
       </c>
-      <c r="B679" s="8" t="s">
+      <c r="B679" s="11" t="s">
         <v>656</v>
       </c>
-      <c r="C679" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D679" s="15">
+      <c r="C679" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D679" s="17">
         <v>1755</v>
       </c>
     </row>
     <row r="680" spans="1:4">
       <c r="A680" s="5">
         <v>21</v>
       </c>
       <c r="B680" s="8" t="s">
         <v>657</v>
       </c>
       <c r="C680" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D680" s="15">
         <v>1802</v>
       </c>
     </row>
     <row r="681" spans="1:4">
       <c r="A681" s="5">
         <v>22</v>
       </c>
       <c r="B681" s="8" t="s">
         <v>658</v>
       </c>
       <c r="C681" s="12" t="s">
@@ -14887,60 +14866,60 @@
       <c r="B710" s="8" t="s">
         <v>686</v>
       </c>
       <c r="C710" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D710" s="15">
         <v>67</v>
       </c>
     </row>
     <row r="711" spans="1:4">
       <c r="A711" s="5">
         <v>10</v>
       </c>
       <c r="B711" s="8" t="s">
         <v>687</v>
       </c>
       <c r="C711" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D711" s="15">
         <v>67</v>
       </c>
     </row>
     <row r="712" spans="1:4">
-      <c r="A712" s="5">
+      <c r="A712" s="6">
         <v>11</v>
       </c>
-      <c r="B712" s="8" t="s">
+      <c r="B712" s="11" t="s">
         <v>688</v>
       </c>
-      <c r="C712" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D712" s="15">
+      <c r="C712" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D712" s="17">
         <v>67</v>
       </c>
     </row>
     <row r="713" spans="1:4">
       <c r="A713" s="5">
         <v>12</v>
       </c>
       <c r="B713" s="8" t="s">
         <v>689</v>
       </c>
       <c r="C713" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D713" s="15">
         <v>67</v>
       </c>
     </row>
     <row r="714" spans="1:4">
       <c r="A714" s="5">
         <v>13</v>
       </c>
       <c r="B714" s="8" t="s">
         <v>690</v>
       </c>
       <c r="C714" s="12" t="s">
@@ -15679,58 +15658,58 @@
       <c r="B767" s="8" t="s">
         <v>742</v>
       </c>
       <c r="C767" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D767" s="15">
         <v>30</v>
       </c>
     </row>
     <row r="768" spans="1:4">
       <c r="A768" s="5">
         <v>3</v>
       </c>
       <c r="B768" s="8" t="s">
         <v>743</v>
       </c>
       <c r="C768" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D768" s="15">
         <v>30</v>
       </c>
     </row>
     <row r="769" spans="1:4">
-      <c r="A769" s="7">
+      <c r="A769" s="6">
         <v>4</v>
       </c>
       <c r="B769" s="11" t="s">
         <v>744</v>
       </c>
       <c r="C769" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D769" s="17">
         <v>30</v>
       </c>
     </row>
     <row r="770" spans="1:4">
       <c r="A770" s="5">
         <v>5</v>
       </c>
       <c r="B770" s="8" t="s">
         <v>745</v>
       </c>
       <c r="C770" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D770" s="15">
         <v>30</v>
       </c>
     </row>
     <row r="771" spans="1:4">
       <c r="A771" s="5">
         <v>6</v>
       </c>
       <c r="B771" s="8" t="s">
         <v>746</v>
@@ -15791,58 +15770,58 @@
       <c r="B775" s="8" t="s">
         <v>750</v>
       </c>
       <c r="C775" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D775" s="15">
         <v>28</v>
       </c>
     </row>
     <row r="776" spans="1:4">
       <c r="A776" s="5">
         <v>11</v>
       </c>
       <c r="B776" s="8" t="s">
         <v>751</v>
       </c>
       <c r="C776" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D776" s="15">
         <v>28</v>
       </c>
     </row>
     <row r="777" spans="1:4">
-      <c r="A777" s="7">
+      <c r="A777" s="6">
         <v>12</v>
       </c>
       <c r="B777" s="11" t="s">
         <v>752</v>
       </c>
       <c r="C777" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D777" s="17">
         <v>30</v>
       </c>
     </row>
     <row r="778" spans="1:4">
       <c r="A778" s="5">
         <v>13</v>
       </c>
       <c r="B778" s="8" t="s">
         <v>753</v>
       </c>
       <c r="C778" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D778" s="15">
         <v>30</v>
       </c>
     </row>
     <row r="779" spans="1:4">
       <c r="A779" s="5">
         <v>14</v>
       </c>
       <c r="B779" s="8" t="s">
         <v>754</v>
@@ -16029,60 +16008,60 @@
       <c r="B792" s="8" t="s">
         <v>767</v>
       </c>
       <c r="C792" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D792" s="15">
         <v>51</v>
       </c>
     </row>
     <row r="793" spans="1:4">
       <c r="A793" s="5">
         <v>28</v>
       </c>
       <c r="B793" s="8" t="s">
         <v>768</v>
       </c>
       <c r="C793" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D793" s="15">
         <v>51</v>
       </c>
     </row>
     <row r="794" spans="1:4">
-      <c r="A794" s="5">
+      <c r="A794" s="6">
         <v>29</v>
       </c>
-      <c r="B794" s="8" t="s">
+      <c r="B794" s="11" t="s">
         <v>769</v>
       </c>
-      <c r="C794" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D794" s="15">
+      <c r="C794" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D794" s="17">
         <v>57</v>
       </c>
     </row>
     <row r="795" spans="1:4">
       <c r="A795" s="5">
         <v>30</v>
       </c>
       <c r="B795" s="8" t="s">
         <v>770</v>
       </c>
       <c r="C795" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D795" s="15">
         <v>57</v>
       </c>
     </row>
     <row r="796" spans="1:4">
       <c r="A796" s="5">
         <v>31</v>
       </c>
       <c r="B796" s="8" t="s">
         <v>771</v>
       </c>
       <c r="C796" s="12" t="s">
@@ -16779,116 +16758,116 @@
       <c r="B846" s="8" t="s">
         <v>820</v>
       </c>
       <c r="C846" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D846" s="15">
         <v>579</v>
       </c>
     </row>
     <row r="847" spans="1:4">
       <c r="A847" s="5">
         <v>2</v>
       </c>
       <c r="B847" s="8" t="s">
         <v>821</v>
       </c>
       <c r="C847" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D847" s="15">
         <v>591</v>
       </c>
     </row>
     <row r="848" spans="1:4">
-      <c r="A848" s="5">
+      <c r="A848" s="6">
         <v>3</v>
       </c>
-      <c r="B848" s="8" t="s">
+      <c r="B848" s="11" t="s">
         <v>822</v>
       </c>
-      <c r="C848" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D848" s="15">
+      <c r="C848" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D848" s="17">
         <v>1115</v>
       </c>
     </row>
     <row r="849" spans="1:4">
       <c r="A849" s="5">
         <v>4</v>
       </c>
       <c r="B849" s="8" t="s">
         <v>823</v>
       </c>
       <c r="C849" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D849" s="15">
         <v>1222</v>
       </c>
     </row>
     <row r="850" spans="1:4">
-      <c r="A850" s="5">
+      <c r="A850" s="6">
         <v>5</v>
       </c>
-      <c r="B850" s="8" t="s">
+      <c r="B850" s="11" t="s">
         <v>824</v>
       </c>
-      <c r="C850" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D850" s="15">
+      <c r="C850" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D850" s="17">
         <v>1819</v>
       </c>
     </row>
     <row r="851" spans="1:4">
       <c r="A851" s="5">
         <v>6</v>
       </c>
       <c r="B851" s="8" t="s">
         <v>825</v>
       </c>
       <c r="C851" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D851" s="15">
         <v>2954</v>
       </c>
     </row>
     <row r="852" spans="1:4">
-      <c r="A852" s="5">
+      <c r="A852" s="6">
         <v>7</v>
       </c>
-      <c r="B852" s="8" t="s">
+      <c r="B852" s="11" t="s">
         <v>826</v>
       </c>
-      <c r="C852" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D852" s="15">
+      <c r="C852" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D852" s="17">
         <v>3888</v>
       </c>
     </row>
     <row r="853" spans="1:4">
       <c r="A853" s="2" t="s">
         <v>827</v>
       </c>
       <c r="B853" s="8"/>
       <c r="C853" s="12"/>
       <c r="D853" s="15"/>
     </row>
     <row r="854" spans="1:4">
       <c r="A854" s="3" t="s">
         <v>828</v>
       </c>
       <c r="B854" s="8"/>
       <c r="C854" s="12"/>
       <c r="D854" s="15"/>
     </row>
     <row r="855" spans="1:4">
       <c r="A855" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B855" s="10" t="s">
         <v>4</v>
@@ -17731,60 +17710,60 @@
       <c r="B917" s="8" t="s">
         <v>886</v>
       </c>
       <c r="C917" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D917" s="15">
         <v>866</v>
       </c>
     </row>
     <row r="918" spans="1:4">
       <c r="A918" s="5">
         <v>3</v>
       </c>
       <c r="B918" s="8" t="s">
         <v>887</v>
       </c>
       <c r="C918" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D918" s="15">
         <v>866</v>
       </c>
     </row>
     <row r="919" spans="1:4">
-      <c r="A919" s="7">
+      <c r="A919" s="5">
         <v>4</v>
       </c>
-      <c r="B919" s="11" t="s">
+      <c r="B919" s="8" t="s">
         <v>888</v>
       </c>
-      <c r="C919" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D919" s="17">
+      <c r="C919" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D919" s="15">
         <v>866</v>
       </c>
     </row>
     <row r="920" spans="1:4">
       <c r="A920" s="5">
         <v>5</v>
       </c>
       <c r="B920" s="8" t="s">
         <v>889</v>
       </c>
       <c r="C920" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D920" s="15">
         <v>866</v>
       </c>
     </row>
     <row r="921" spans="1:4">
       <c r="A921" s="5">
         <v>6</v>
       </c>
       <c r="B921" s="8" t="s">
         <v>890</v>
       </c>
       <c r="C921" s="12" t="s">
@@ -18041,60 +18020,60 @@
       <c r="B940" s="8" t="s">
         <v>907</v>
       </c>
       <c r="C940" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D940" s="15">
         <v>1109</v>
       </c>
     </row>
     <row r="941" spans="1:4">
       <c r="A941" s="5">
         <v>6</v>
       </c>
       <c r="B941" s="8" t="s">
         <v>908</v>
       </c>
       <c r="C941" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D941" s="15">
         <v>1109</v>
       </c>
     </row>
     <row r="942" spans="1:4">
-      <c r="A942" s="7">
+      <c r="A942" s="5">
         <v>7</v>
       </c>
-      <c r="B942" s="11" t="s">
+      <c r="B942" s="8" t="s">
         <v>909</v>
       </c>
-      <c r="C942" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D942" s="17">
+      <c r="C942" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D942" s="15">
         <v>866</v>
       </c>
     </row>
     <row r="943" spans="1:4">
       <c r="A943" s="5">
         <v>8</v>
       </c>
       <c r="B943" s="8" t="s">
         <v>910</v>
       </c>
       <c r="C943" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D943" s="15">
         <v>866</v>
       </c>
     </row>
     <row r="944" spans="1:4">
       <c r="A944" s="5">
         <v>9</v>
       </c>
       <c r="B944" s="8" t="s">
         <v>911</v>
       </c>
       <c r="C944" s="12" t="s">
@@ -18153,60 +18132,60 @@
       <c r="B948" s="8" t="s">
         <v>915</v>
       </c>
       <c r="C948" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D948" s="15">
         <v>866</v>
       </c>
     </row>
     <row r="949" spans="1:4">
       <c r="A949" s="5">
         <v>14</v>
       </c>
       <c r="B949" s="8" t="s">
         <v>916</v>
       </c>
       <c r="C949" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D949" s="15">
         <v>866</v>
       </c>
     </row>
     <row r="950" spans="1:4">
-      <c r="A950" s="5">
+      <c r="A950" s="6">
         <v>15</v>
       </c>
-      <c r="B950" s="8" t="s">
+      <c r="B950" s="11" t="s">
         <v>917</v>
       </c>
-      <c r="C950" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D950" s="15">
+      <c r="C950" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D950" s="17">
         <v>866</v>
       </c>
     </row>
     <row r="951" spans="1:4">
       <c r="A951" s="5">
         <v>16</v>
       </c>
       <c r="B951" s="8" t="s">
         <v>918</v>
       </c>
       <c r="C951" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D951" s="15">
         <v>866</v>
       </c>
     </row>
     <row r="952" spans="1:4">
       <c r="A952" s="5">
         <v>17</v>
       </c>
       <c r="B952" s="8" t="s">
         <v>919</v>
       </c>
       <c r="C952" s="12" t="s">
@@ -18591,58 +18570,58 @@
       <c r="B981" s="8" t="s">
         <v>945</v>
       </c>
       <c r="C981" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D981" s="15">
         <v>1512</v>
       </c>
     </row>
     <row r="982" spans="1:4">
       <c r="A982" s="5">
         <v>2</v>
       </c>
       <c r="B982" s="8" t="s">
         <v>946</v>
       </c>
       <c r="C982" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D982" s="15">
         <v>1512</v>
       </c>
     </row>
     <row r="983" spans="1:4">
-      <c r="A983" s="7">
+      <c r="A983" s="6">
         <v>3</v>
       </c>
       <c r="B983" s="11" t="s">
         <v>947</v>
       </c>
       <c r="C983" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D983" s="17">
         <v>1512</v>
       </c>
     </row>
     <row r="984" spans="1:4">
       <c r="A984" s="3" t="s">
         <v>948</v>
       </c>
       <c r="B984" s="8"/>
       <c r="C984" s="12"/>
       <c r="D984" s="15"/>
     </row>
     <row r="985" spans="1:4">
       <c r="A985" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B985" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C985" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D985" s="16" t="s">
         <v>6</v>
@@ -18705,58 +18684,58 @@
       </c>
     </row>
     <row r="990" spans="1:4">
       <c r="A990" s="3" t="s">
         <v>953</v>
       </c>
       <c r="B990" s="8"/>
       <c r="C990" s="12"/>
       <c r="D990" s="15"/>
     </row>
     <row r="991" spans="1:4">
       <c r="A991" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B991" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C991" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D991" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="992" spans="1:4">
-      <c r="A992" s="7">
+      <c r="A992" s="6">
         <v>1</v>
       </c>
       <c r="B992" s="11" t="s">
         <v>954</v>
       </c>
       <c r="C992" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D992" s="17">
         <v>203</v>
       </c>
     </row>
     <row r="993" spans="1:4">
       <c r="A993" s="5">
         <v>2</v>
       </c>
       <c r="B993" s="8" t="s">
         <v>955</v>
       </c>
       <c r="C993" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D993" s="15">
         <v>203</v>
       </c>
     </row>
     <row r="994" spans="1:4">
       <c r="A994" s="5">
         <v>3</v>
       </c>
       <c r="B994" s="8" t="s">
         <v>956</v>
@@ -18819,8738 +18798,8640 @@
       </c>
       <c r="C998" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D998" s="15">
         <v>219</v>
       </c>
     </row>
     <row r="999" spans="1:4">
       <c r="A999" s="2" t="s">
         <v>961</v>
       </c>
       <c r="B999" s="8"/>
       <c r="C999" s="12"/>
       <c r="D999" s="15"/>
     </row>
     <row r="1000" spans="1:4">
       <c r="A1000" s="3" t="s">
         <v>962</v>
       </c>
       <c r="B1000" s="8"/>
       <c r="C1000" s="12"/>
       <c r="D1000" s="15"/>
     </row>
     <row r="1001" spans="1:4">
-      <c r="A1001" s="6" t="s">
+      <c r="A1001" s="7" t="s">
         <v>963</v>
       </c>
       <c r="B1001" s="8"/>
       <c r="C1001" s="12"/>
       <c r="D1001" s="15"/>
     </row>
     <row r="1002" spans="1:4">
       <c r="A1002" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B1002" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C1002" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D1002" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1003" spans="1:4">
       <c r="A1003" s="5">
         <v>1</v>
       </c>
       <c r="B1003" s="8" t="s">
         <v>964</v>
       </c>
       <c r="C1003" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1003" s="15">
         <v>393</v>
       </c>
     </row>
     <row r="1004" spans="1:4">
       <c r="A1004" s="5">
         <v>2</v>
       </c>
       <c r="B1004" s="8" t="s">
         <v>965</v>
       </c>
       <c r="C1004" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1004" s="15">
         <v>393</v>
       </c>
     </row>
     <row r="1005" spans="1:4">
-      <c r="A1005" s="7">
+      <c r="A1005" s="5">
         <v>3</v>
       </c>
-      <c r="B1005" s="11" t="s">
+      <c r="B1005" s="8" t="s">
         <v>966</v>
       </c>
-      <c r="C1005" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D1005" s="17">
+      <c r="C1005" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1005" s="15">
         <v>393</v>
       </c>
     </row>
     <row r="1006" spans="1:4">
-      <c r="A1006" s="7">
+      <c r="A1006" s="5">
         <v>4</v>
       </c>
-      <c r="B1006" s="11" t="s">
+      <c r="B1006" s="8" t="s">
         <v>967</v>
       </c>
-      <c r="C1006" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D1006" s="17">
+      <c r="C1006" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1006" s="15">
         <v>393</v>
       </c>
     </row>
     <row r="1007" spans="1:4">
       <c r="A1007" s="5">
         <v>5</v>
       </c>
       <c r="B1007" s="8" t="s">
         <v>968</v>
       </c>
       <c r="C1007" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1007" s="15">
         <v>393</v>
       </c>
     </row>
     <row r="1008" spans="1:4">
       <c r="A1008" s="5">
         <v>6</v>
       </c>
       <c r="B1008" s="8" t="s">
         <v>969</v>
       </c>
       <c r="C1008" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1008" s="15">
         <v>393</v>
       </c>
     </row>
     <row r="1009" spans="1:4">
       <c r="A1009" s="5">
         <v>7</v>
       </c>
       <c r="B1009" s="8" t="s">
         <v>970</v>
       </c>
       <c r="C1009" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1009" s="15">
-        <v>393</v>
+        <v>426</v>
       </c>
     </row>
     <row r="1010" spans="1:4">
-      <c r="A1010" s="7">
-[...2 lines deleted...]
-      <c r="B1010" s="11" t="s">
+      <c r="A1010" s="5">
+        <v>8</v>
+      </c>
+      <c r="B1010" s="8" t="s">
         <v>971</v>
       </c>
-      <c r="C1010" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D1010" s="17">
+      <c r="C1010" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1010" s="15">
         <v>393</v>
       </c>
     </row>
     <row r="1011" spans="1:4">
       <c r="A1011" s="5">
         <v>9</v>
       </c>
       <c r="B1011" s="8" t="s">
         <v>972</v>
       </c>
       <c r="C1011" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1011" s="15">
-        <v>426</v>
+        <v>393</v>
       </c>
     </row>
     <row r="1012" spans="1:4">
       <c r="A1012" s="5">
         <v>10</v>
       </c>
       <c r="B1012" s="8" t="s">
         <v>973</v>
       </c>
       <c r="C1012" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1012" s="15">
         <v>393</v>
       </c>
     </row>
     <row r="1013" spans="1:4">
-      <c r="A1013" s="7">
+      <c r="A1013" s="5">
         <v>11</v>
       </c>
-      <c r="B1013" s="11" t="s">
+      <c r="B1013" s="8" t="s">
         <v>974</v>
       </c>
-      <c r="C1013" s="14" t="s">
-[...3 lines deleted...]
-        <v>393</v>
+      <c r="C1013" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1013" s="15">
+        <v>426</v>
       </c>
     </row>
     <row r="1014" spans="1:4">
-      <c r="A1014" s="7">
+      <c r="A1014" s="5">
         <v>12</v>
       </c>
-      <c r="B1014" s="11" t="s">
+      <c r="B1014" s="8" t="s">
         <v>975</v>
       </c>
-      <c r="C1014" s="14" t="s">
-[...3 lines deleted...]
-        <v>393</v>
+      <c r="C1014" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1014" s="15">
+        <v>524</v>
       </c>
     </row>
     <row r="1015" spans="1:4">
-      <c r="A1015" s="7">
+      <c r="A1015" s="5">
         <v>13</v>
       </c>
-      <c r="B1015" s="11" t="s">
+      <c r="B1015" s="8" t="s">
         <v>976</v>
       </c>
-      <c r="C1015" s="14" t="s">
-[...3 lines deleted...]
-        <v>393</v>
+      <c r="C1015" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1015" s="15">
+        <v>589</v>
       </c>
     </row>
     <row r="1016" spans="1:4">
-      <c r="A1016" s="5">
+      <c r="A1016" s="6">
         <v>14</v>
       </c>
-      <c r="B1016" s="8" t="s">
+      <c r="B1016" s="11" t="s">
         <v>977</v>
       </c>
-      <c r="C1016" s="12" t="s">
-[...3 lines deleted...]
-        <v>426</v>
+      <c r="C1016" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1016" s="17">
+        <v>720</v>
       </c>
     </row>
     <row r="1017" spans="1:4">
-      <c r="A1017" s="7">
+      <c r="A1017" s="6">
         <v>15</v>
       </c>
       <c r="B1017" s="11" t="s">
         <v>978</v>
       </c>
       <c r="C1017" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D1017" s="17">
-        <v>491</v>
+        <v>720</v>
       </c>
     </row>
     <row r="1018" spans="1:4">
       <c r="A1018" s="5">
         <v>16</v>
       </c>
       <c r="B1018" s="8" t="s">
         <v>979</v>
       </c>
       <c r="C1018" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1018" s="15">
-        <v>524</v>
+        <v>720</v>
       </c>
     </row>
     <row r="1019" spans="1:4">
       <c r="A1019" s="5">
         <v>17</v>
       </c>
       <c r="B1019" s="8" t="s">
         <v>980</v>
       </c>
       <c r="C1019" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1019" s="15">
-        <v>589</v>
+        <v>949</v>
       </c>
     </row>
     <row r="1020" spans="1:4">
-      <c r="A1020" s="7">
+      <c r="A1020" s="5">
         <v>18</v>
       </c>
-      <c r="B1020" s="11" t="s">
+      <c r="B1020" s="8" t="s">
         <v>981</v>
       </c>
-      <c r="C1020" s="14" t="s">
+      <c r="C1020" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1020" s="15">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:4">
+      <c r="A1021" s="5">
+        <v>19</v>
+      </c>
+      <c r="B1021" s="8" t="s">
+        <v>982</v>
+      </c>
+      <c r="C1021" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1021" s="15">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:4">
+      <c r="A1022" s="5">
         <v>20</v>
       </c>
-      <c r="D1020" s="17">
-[...21 lines deleted...]
-      <c r="B1022" s="11" t="s">
+      <c r="B1022" s="8" t="s">
         <v>983</v>
       </c>
-      <c r="C1022" s="14" t="s">
-[...3 lines deleted...]
-        <v>720</v>
+      <c r="C1022" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1022" s="15">
+        <v>1426</v>
       </c>
     </row>
     <row r="1023" spans="1:4">
-      <c r="A1023" s="7">
+      <c r="A1023" s="5">
         <v>21</v>
       </c>
-      <c r="B1023" s="11" t="s">
+      <c r="B1023" s="8" t="s">
         <v>984</v>
       </c>
-      <c r="C1023" s="14" t="s">
-[...3 lines deleted...]
-        <v>720</v>
+      <c r="C1023" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1023" s="15">
+        <v>1682</v>
       </c>
     </row>
     <row r="1024" spans="1:4">
-      <c r="A1024" s="7">
+      <c r="A1024" s="5">
         <v>22</v>
       </c>
-      <c r="B1024" s="11" t="s">
+      <c r="B1024" s="8" t="s">
         <v>985</v>
       </c>
-      <c r="C1024" s="14" t="s">
-[...3 lines deleted...]
-        <v>949</v>
+      <c r="C1024" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1024" s="15">
+        <v>2195</v>
       </c>
     </row>
     <row r="1025" spans="1:4">
       <c r="A1025" s="5">
         <v>23</v>
       </c>
       <c r="B1025" s="8" t="s">
         <v>986</v>
       </c>
       <c r="C1025" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1025" s="15">
-        <v>1211</v>
+        <v>2452</v>
       </c>
     </row>
     <row r="1026" spans="1:4">
-      <c r="A1026" s="5">
+      <c r="A1026" s="6">
         <v>24</v>
       </c>
-      <c r="B1026" s="8" t="s">
+      <c r="B1026" s="11" t="s">
         <v>987</v>
       </c>
-      <c r="C1026" s="12" t="s">
-[...3 lines deleted...]
-        <v>1426</v>
+      <c r="C1026" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1026" s="17">
+        <v>2851</v>
       </c>
     </row>
     <row r="1027" spans="1:4">
-      <c r="A1027" s="7">
+      <c r="A1027" s="5">
         <v>25</v>
       </c>
-      <c r="B1027" s="11" t="s">
+      <c r="B1027" s="8" t="s">
         <v>988</v>
       </c>
-      <c r="C1027" s="14" t="s">
-[...3 lines deleted...]
-        <v>1426</v>
+      <c r="C1027" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1027" s="15">
+        <v>4191</v>
       </c>
     </row>
     <row r="1028" spans="1:4">
-      <c r="A1028" s="7">
+      <c r="A1028" s="5">
         <v>26</v>
       </c>
-      <c r="B1028" s="11" t="s">
+      <c r="B1028" s="8" t="s">
         <v>989</v>
       </c>
-      <c r="C1028" s="14" t="s">
-[...3 lines deleted...]
-        <v>1682</v>
+      <c r="C1028" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1028" s="15">
+        <v>4619</v>
       </c>
     </row>
     <row r="1029" spans="1:4">
-      <c r="A1029" s="5">
+      <c r="A1029" s="6">
         <v>27</v>
       </c>
-      <c r="B1029" s="8" t="s">
+      <c r="B1029" s="11" t="s">
         <v>990</v>
       </c>
-      <c r="C1029" s="12" t="s">
-[...3 lines deleted...]
-        <v>2195</v>
+      <c r="C1029" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1029" s="17">
+        <v>7328</v>
       </c>
     </row>
     <row r="1030" spans="1:4">
-      <c r="A1030" s="7">
+      <c r="A1030" s="6">
         <v>28</v>
       </c>
       <c r="B1030" s="11" t="s">
         <v>991</v>
       </c>
       <c r="C1030" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D1030" s="17">
-        <v>2452</v>
+        <v>9939</v>
       </c>
     </row>
     <row r="1031" spans="1:4">
-      <c r="A1031" s="5">
-[...2 lines deleted...]
-      <c r="B1031" s="8" t="s">
+      <c r="A1031" s="7" t="s">
         <v>992</v>
       </c>
-      <c r="C1031" s="12" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B1031" s="8"/>
+      <c r="C1031" s="12"/>
+      <c r="D1031" s="15"/>
     </row>
     <row r="1032" spans="1:4">
-      <c r="A1032" s="7">
-[...9 lines deleted...]
-        <v>4191</v>
+      <c r="A1032" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1032" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1032" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1032" s="16" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="1033" spans="1:4">
       <c r="A1033" s="5">
-        <v>31</v>
+        <v>1</v>
       </c>
       <c r="B1033" s="8" t="s">
+        <v>993</v>
+      </c>
+      <c r="C1033" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1033" s="15">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:4">
+      <c r="A1034" s="5">
+        <v>2</v>
+      </c>
+      <c r="B1034" s="8" t="s">
         <v>994</v>
       </c>
-      <c r="C1033" s="12" t="s">
-[...10 lines deleted...]
-      <c r="B1034" s="11" t="s">
+      <c r="C1034" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1034" s="15">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:4">
+      <c r="A1035" s="5">
+        <v>3</v>
+      </c>
+      <c r="B1035" s="8" t="s">
         <v>995</v>
       </c>
-      <c r="C1034" s="14" t="s">
-[...10 lines deleted...]
-      <c r="B1035" s="11" t="s">
+      <c r="C1035" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1035" s="15">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:4">
+      <c r="A1036" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1036" s="11" t="s">
         <v>996</v>
       </c>
-      <c r="C1035" s="14" t="s">
-[...7 lines deleted...]
-      <c r="A1036" s="6" t="s">
+      <c r="C1036" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1036" s="17">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:4">
+      <c r="A1037" s="5">
+        <v>5</v>
+      </c>
+      <c r="B1037" s="8" t="s">
         <v>997</v>
       </c>
-      <c r="B1036" s="8"/>
-[...13 lines deleted...]
-      <c r="D1037" s="16" t="s">
+      <c r="C1037" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1037" s="15">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:4">
+      <c r="A1038" s="6">
         <v>6</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B1038" s="8" t="s">
+      <c r="B1038" s="11" t="s">
         <v>998</v>
       </c>
-      <c r="C1038" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D1038" s="15">
+      <c r="C1038" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1038" s="17">
         <v>1008</v>
       </c>
     </row>
     <row r="1039" spans="1:4">
-      <c r="A1039" s="5">
-[...2 lines deleted...]
-      <c r="B1039" s="8" t="s">
+      <c r="A1039" s="6">
+        <v>7</v>
+      </c>
+      <c r="B1039" s="11" t="s">
         <v>999</v>
       </c>
-      <c r="C1039" s="12" t="s">
-[...3 lines deleted...]
-        <v>829</v>
+      <c r="C1039" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1039" s="17">
+        <v>2909</v>
       </c>
     </row>
     <row r="1040" spans="1:4">
       <c r="A1040" s="5">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B1040" s="8" t="s">
         <v>1000</v>
       </c>
       <c r="C1040" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1040" s="15">
-        <v>1008</v>
+        <v>3744</v>
       </c>
     </row>
     <row r="1041" spans="1:4">
-      <c r="A1041" s="7">
+      <c r="A1041" s="3" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B1041" s="8"/>
+      <c r="C1041" s="12"/>
+      <c r="D1041" s="15"/>
+    </row>
+    <row r="1042" spans="1:4">
+      <c r="A1042" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B1042" s="8"/>
+      <c r="C1042" s="12"/>
+      <c r="D1042" s="15"/>
+    </row>
+    <row r="1043" spans="1:4">
+      <c r="A1043" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1043" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="B1041" s="11" t="s">
-[...10 lines deleted...]
-      <c r="A1042" s="5">
+      <c r="C1043" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B1042" s="8" t="s">
-[...10 lines deleted...]
-      <c r="A1043" s="7">
+      <c r="D1043" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="B1043" s="11" t="s">
+    </row>
+    <row r="1044" spans="1:4">
+      <c r="A1044" s="5">
+        <v>1</v>
+      </c>
+      <c r="B1044" s="8" t="s">
         <v>1003</v>
       </c>
-      <c r="C1043" s="14" t="s">
-[...17 lines deleted...]
-        <v>2909</v>
+      <c r="C1044" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1044" s="15">
+        <v>393</v>
       </c>
     </row>
     <row r="1045" spans="1:4">
       <c r="A1045" s="5">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B1045" s="8" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C1045" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1045" s="15">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:4">
+      <c r="A1046" s="5">
+        <v>3</v>
+      </c>
+      <c r="B1046" s="8" t="s">
         <v>1005</v>
       </c>
-      <c r="C1045" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A1046" s="3" t="s">
+      <c r="C1046" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1046" s="15">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:4">
+      <c r="A1047" s="5">
+        <v>4</v>
+      </c>
+      <c r="B1047" s="8" t="s">
         <v>1006</v>
       </c>
-      <c r="B1046" s="8"/>
-[...4 lines deleted...]
-      <c r="A1047" s="6" t="s">
+      <c r="C1047" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1047" s="15">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:4">
+      <c r="A1048" s="5">
+        <v>5</v>
+      </c>
+      <c r="B1048" s="8" t="s">
         <v>1007</v>
       </c>
-      <c r="B1047" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C1048" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1048" s="15">
+        <v>393</v>
       </c>
     </row>
     <row r="1049" spans="1:4">
       <c r="A1049" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B1049" s="8" t="s">
         <v>1008</v>
       </c>
       <c r="C1049" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1049" s="15">
         <v>393</v>
       </c>
     </row>
     <row r="1050" spans="1:4">
-      <c r="A1050" s="7">
-[...2 lines deleted...]
-      <c r="B1050" s="11" t="s">
+      <c r="A1050" s="5">
+        <v>7</v>
+      </c>
+      <c r="B1050" s="8" t="s">
         <v>1009</v>
       </c>
-      <c r="C1050" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D1050" s="17">
+      <c r="C1050" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1050" s="15">
         <v>393</v>
       </c>
     </row>
     <row r="1051" spans="1:4">
       <c r="A1051" s="5">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B1051" s="8" t="s">
         <v>1010</v>
       </c>
       <c r="C1051" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1051" s="15">
         <v>393</v>
       </c>
     </row>
     <row r="1052" spans="1:4">
-      <c r="A1052" s="7">
-[...2 lines deleted...]
-      <c r="B1052" s="11" t="s">
+      <c r="A1052" s="5">
+        <v>9</v>
+      </c>
+      <c r="B1052" s="8" t="s">
         <v>1011</v>
       </c>
-      <c r="C1052" s="14" t="s">
-[...3 lines deleted...]
-        <v>393</v>
+      <c r="C1052" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1052" s="15">
+        <v>426</v>
       </c>
     </row>
     <row r="1053" spans="1:4">
       <c r="A1053" s="5">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B1053" s="8" t="s">
         <v>1012</v>
       </c>
       <c r="C1053" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1053" s="15">
-        <v>393</v>
+        <v>491</v>
       </c>
     </row>
     <row r="1054" spans="1:4">
       <c r="A1054" s="5">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B1054" s="8" t="s">
         <v>1013</v>
       </c>
       <c r="C1054" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1054" s="15">
         <v>393</v>
       </c>
     </row>
     <row r="1055" spans="1:4">
       <c r="A1055" s="5">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B1055" s="8" t="s">
         <v>1014</v>
       </c>
       <c r="C1055" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1055" s="15">
         <v>393</v>
       </c>
     </row>
     <row r="1056" spans="1:4">
-      <c r="A1056" s="7">
-[...2 lines deleted...]
-      <c r="B1056" s="11" t="s">
+      <c r="A1056" s="5">
+        <v>13</v>
+      </c>
+      <c r="B1056" s="8" t="s">
         <v>1015</v>
       </c>
-      <c r="C1056" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D1056" s="17">
+      <c r="C1056" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1056" s="15">
         <v>393</v>
       </c>
     </row>
     <row r="1057" spans="1:4">
-      <c r="A1057" s="7">
-[...2 lines deleted...]
-      <c r="B1057" s="11" t="s">
+      <c r="A1057" s="5">
+        <v>14</v>
+      </c>
+      <c r="B1057" s="8" t="s">
         <v>1016</v>
       </c>
-      <c r="C1057" s="14" t="s">
-[...3 lines deleted...]
-        <v>426</v>
+      <c r="C1057" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1057" s="15">
+        <v>393</v>
       </c>
     </row>
     <row r="1058" spans="1:4">
       <c r="A1058" s="5">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B1058" s="8" t="s">
         <v>1017</v>
       </c>
       <c r="C1058" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1058" s="15">
-        <v>491</v>
+        <v>426</v>
       </c>
     </row>
     <row r="1059" spans="1:4">
       <c r="A1059" s="5">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B1059" s="8" t="s">
         <v>1018</v>
       </c>
       <c r="C1059" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1059" s="15">
-        <v>393</v>
+        <v>524</v>
       </c>
     </row>
     <row r="1060" spans="1:4">
-      <c r="A1060" s="7">
-[...2 lines deleted...]
-      <c r="B1060" s="11" t="s">
+      <c r="A1060" s="5">
+        <v>17</v>
+      </c>
+      <c r="B1060" s="8" t="s">
         <v>1019</v>
       </c>
-      <c r="C1060" s="14" t="s">
-[...3 lines deleted...]
-        <v>393</v>
+      <c r="C1060" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1060" s="15">
+        <v>589</v>
       </c>
     </row>
     <row r="1061" spans="1:4">
       <c r="A1061" s="5">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="B1061" s="8" t="s">
         <v>1020</v>
       </c>
       <c r="C1061" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1061" s="15">
-        <v>393</v>
+        <v>720</v>
       </c>
     </row>
     <row r="1062" spans="1:4">
       <c r="A1062" s="5">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="B1062" s="8" t="s">
         <v>1021</v>
       </c>
       <c r="C1062" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1062" s="15">
-        <v>393</v>
+        <v>720</v>
       </c>
     </row>
     <row r="1063" spans="1:4">
       <c r="A1063" s="5">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B1063" s="8" t="s">
         <v>1022</v>
       </c>
       <c r="C1063" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1063" s="15">
-        <v>426</v>
+        <v>720</v>
       </c>
     </row>
     <row r="1064" spans="1:4">
       <c r="A1064" s="5">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B1064" s="8" t="s">
         <v>1023</v>
       </c>
       <c r="C1064" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1064" s="15">
-        <v>524</v>
+        <v>720</v>
       </c>
     </row>
     <row r="1065" spans="1:4">
       <c r="A1065" s="5">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="B1065" s="8" t="s">
         <v>1024</v>
       </c>
       <c r="C1065" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1065" s="15">
-        <v>589</v>
+        <v>949</v>
       </c>
     </row>
     <row r="1066" spans="1:4">
       <c r="A1066" s="5">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="B1066" s="8" t="s">
         <v>1025</v>
       </c>
       <c r="C1066" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1066" s="15">
-        <v>720</v>
+        <v>949</v>
       </c>
     </row>
     <row r="1067" spans="1:4">
       <c r="A1067" s="5">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="B1067" s="8" t="s">
         <v>1026</v>
       </c>
       <c r="C1067" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1067" s="15">
-        <v>720</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="1068" spans="1:4">
       <c r="A1068" s="5">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="B1068" s="8" t="s">
         <v>1027</v>
       </c>
       <c r="C1068" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1068" s="15">
-        <v>720</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="1069" spans="1:4">
-      <c r="A1069" s="7">
-[...2 lines deleted...]
-      <c r="B1069" s="11" t="s">
+      <c r="A1069" s="5">
+        <v>26</v>
+      </c>
+      <c r="B1069" s="8" t="s">
         <v>1028</v>
       </c>
-      <c r="C1069" s="14" t="s">
-[...3 lines deleted...]
-        <v>720</v>
+      <c r="C1069" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1069" s="15">
+        <v>1682</v>
       </c>
     </row>
     <row r="1070" spans="1:4">
       <c r="A1070" s="5">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="B1070" s="8" t="s">
         <v>1029</v>
       </c>
       <c r="C1070" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1070" s="15">
-        <v>949</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="1071" spans="1:4">
       <c r="A1071" s="5">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="B1071" s="8" t="s">
         <v>1030</v>
       </c>
       <c r="C1071" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1071" s="15">
-        <v>949</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="1072" spans="1:4">
       <c r="A1072" s="5">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="B1072" s="8" t="s">
         <v>1031</v>
       </c>
       <c r="C1072" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1072" s="15">
-        <v>1211</v>
+        <v>2452</v>
       </c>
     </row>
     <row r="1073" spans="1:4">
       <c r="A1073" s="5">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B1073" s="8" t="s">
         <v>1032</v>
       </c>
       <c r="C1073" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1073" s="15">
-        <v>1633</v>
+        <v>2851</v>
       </c>
     </row>
     <row r="1074" spans="1:4">
       <c r="A1074" s="5">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="B1074" s="8" t="s">
         <v>1033</v>
       </c>
       <c r="C1074" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1074" s="15">
-        <v>1682</v>
+        <v>2851</v>
       </c>
     </row>
     <row r="1075" spans="1:4">
       <c r="A1075" s="5">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="B1075" s="8" t="s">
         <v>1034</v>
       </c>
       <c r="C1075" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1075" s="15">
-        <v>1682</v>
+        <v>4191</v>
       </c>
     </row>
     <row r="1076" spans="1:4">
       <c r="A1076" s="5">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="B1076" s="8" t="s">
         <v>1035</v>
       </c>
       <c r="C1076" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1076" s="15">
-        <v>2195</v>
+        <v>4619</v>
       </c>
     </row>
     <row r="1077" spans="1:4">
       <c r="A1077" s="5">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="B1077" s="8" t="s">
         <v>1036</v>
       </c>
       <c r="C1077" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1077" s="15">
-        <v>2452</v>
+        <v>5930</v>
       </c>
     </row>
     <row r="1078" spans="1:4">
-      <c r="A1078" s="5">
-[...2 lines deleted...]
-      <c r="B1078" s="8" t="s">
+      <c r="A1078" s="7" t="s">
         <v>1037</v>
       </c>
-      <c r="C1078" s="12" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B1078" s="8"/>
+      <c r="C1078" s="12"/>
+      <c r="D1078" s="15"/>
     </row>
     <row r="1079" spans="1:4">
-      <c r="A1079" s="5">
-[...9 lines deleted...]
-        <v>2851</v>
+      <c r="A1079" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1079" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1079" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1079" s="16" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="1080" spans="1:4">
       <c r="A1080" s="5">
-        <v>32</v>
+        <v>1</v>
       </c>
       <c r="B1080" s="8" t="s">
-        <v>1039</v>
+        <v>1038</v>
       </c>
       <c r="C1080" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1080" s="15">
-        <v>4191</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="1081" spans="1:4">
       <c r="A1081" s="5">
-        <v>33</v>
+        <v>2</v>
       </c>
       <c r="B1081" s="8" t="s">
-        <v>1040</v>
+        <v>1039</v>
       </c>
       <c r="C1081" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1081" s="15">
-        <v>4619</v>
+        <v>720</v>
       </c>
     </row>
     <row r="1082" spans="1:4">
       <c r="A1082" s="5">
-        <v>34</v>
+        <v>3</v>
       </c>
       <c r="B1082" s="8" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C1082" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1082" s="15">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:4">
+      <c r="A1083" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1083" s="11" t="s">
         <v>1041</v>
       </c>
-      <c r="C1082" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A1083" s="6" t="s">
+      <c r="C1083" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1083" s="17">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:4">
+      <c r="A1084" s="6">
+        <v>5</v>
+      </c>
+      <c r="B1084" s="11" t="s">
         <v>1042</v>
       </c>
-      <c r="B1083" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C1084" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1084" s="17">
+        <v>1008</v>
       </c>
     </row>
     <row r="1085" spans="1:4">
       <c r="A1085" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B1085" s="8" t="s">
         <v>1043</v>
       </c>
       <c r="C1085" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1085" s="15">
-        <v>1539</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="1086" spans="1:4">
       <c r="A1086" s="5">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B1086" s="8" t="s">
         <v>1044</v>
       </c>
       <c r="C1086" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1086" s="15">
-        <v>720</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="1087" spans="1:4">
-      <c r="A1087" s="5">
+      <c r="A1087" s="6">
+        <v>8</v>
+      </c>
+      <c r="B1087" s="11" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C1087" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1087" s="17">
+        <v>3053</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:4">
+      <c r="A1088" s="5">
+        <v>9</v>
+      </c>
+      <c r="B1088" s="8" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C1088" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1088" s="15">
+        <v>3514</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:4">
+      <c r="A1089" s="7" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B1089" s="8"/>
+      <c r="C1089" s="12"/>
+      <c r="D1089" s="15"/>
+    </row>
+    <row r="1090" spans="1:4">
+      <c r="A1090" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B1087" s="8" t="s">
-[...10 lines deleted...]
-      <c r="A1088" s="7">
+      <c r="B1090" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="B1088" s="11" t="s">
-[...10 lines deleted...]
-      <c r="A1089" s="7">
+      <c r="C1090" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B1089" s="11" t="s">
-[...10 lines deleted...]
-      <c r="A1090" s="5">
+      <c r="D1090" s="16" t="s">
         <v>6</v>
-      </c>
-[...7 lines deleted...]
-        <v>1300</v>
       </c>
     </row>
     <row r="1091" spans="1:4">
       <c r="A1091" s="5">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B1091" s="8" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C1091" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1091" s="15">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:4">
+      <c r="A1092" s="5">
+        <v>2</v>
+      </c>
+      <c r="B1092" s="8" t="s">
         <v>1049</v>
       </c>
-      <c r="C1091" s="12" t="s">
-[...17 lines deleted...]
-        <v>3053</v>
+      <c r="C1092" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1092" s="15">
+        <v>968</v>
       </c>
     </row>
     <row r="1093" spans="1:4">
       <c r="A1093" s="5">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B1093" s="8" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C1093" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1093" s="15">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:4">
+      <c r="A1094" s="5">
+        <v>4</v>
+      </c>
+      <c r="B1094" s="8" t="s">
         <v>1051</v>
       </c>
-      <c r="C1093" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A1094" s="6" t="s">
+      <c r="C1094" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1094" s="15">
+        <v>2560</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:4">
+      <c r="A1095" s="3" t="s">
         <v>1052</v>
       </c>
-      <c r="B1094" s="8"/>
-[...4 lines deleted...]
-      <c r="A1095" s="4" t="s">
+      <c r="B1095" s="8"/>
+      <c r="C1095" s="12"/>
+      <c r="D1095" s="15"/>
+    </row>
+    <row r="1096" spans="1:4">
+      <c r="A1096" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B1095" s="10" t="s">
+      <c r="B1096" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="C1095" s="13" t="s">
+      <c r="C1096" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="D1095" s="16" t="s">
+      <c r="D1096" s="16" t="s">
         <v>6</v>
-      </c>
-[...12 lines deleted...]
-        <v>968</v>
       </c>
     </row>
     <row r="1097" spans="1:4">
       <c r="A1097" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B1097" s="8" t="s">
-        <v>1054</v>
+        <v>1053</v>
       </c>
       <c r="C1097" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1097" s="15">
-        <v>968</v>
+        <v>393</v>
       </c>
     </row>
     <row r="1098" spans="1:4">
       <c r="A1098" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B1098" s="8" t="s">
-        <v>1055</v>
+        <v>1054</v>
       </c>
       <c r="C1098" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1098" s="15">
-        <v>984</v>
+        <v>393</v>
       </c>
     </row>
     <row r="1099" spans="1:4">
       <c r="A1099" s="5">
+        <v>3</v>
+      </c>
+      <c r="B1099" s="8" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C1099" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1099" s="15">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:4">
+      <c r="A1100" s="5">
         <v>4</v>
       </c>
-      <c r="B1099" s="8" t="s">
+      <c r="B1100" s="8" t="s">
         <v>1056</v>
       </c>
-      <c r="C1099" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A1100" s="3" t="s">
+      <c r="C1100" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1100" s="15">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:4">
+      <c r="A1101" s="5">
+        <v>5</v>
+      </c>
+      <c r="B1101" s="8" t="s">
         <v>1057</v>
       </c>
-      <c r="B1100" s="8"/>
-[...13 lines deleted...]
-      <c r="D1101" s="16" t="s">
+      <c r="C1101" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1101" s="15">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:4">
+      <c r="A1102" s="5">
         <v>6</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B1102" s="11" t="s">
+      <c r="B1102" s="8" t="s">
         <v>1058</v>
       </c>
-      <c r="C1102" s="14" t="s">
-[...3 lines deleted...]
-        <v>393</v>
+      <c r="C1102" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1102" s="15">
+        <v>1682</v>
       </c>
     </row>
     <row r="1103" spans="1:4">
       <c r="A1103" s="5">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B1103" s="8" t="s">
         <v>1059</v>
       </c>
       <c r="C1103" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1103" s="15">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:4">
+      <c r="A1104" s="5">
+        <v>8</v>
+      </c>
+      <c r="B1104" s="8" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C1104" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1104" s="15">
+        <v>2452</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:4">
+      <c r="A1105" s="6">
+        <v>9</v>
+      </c>
+      <c r="B1105" s="11" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C1105" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1105" s="17">
+        <v>3764</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:4">
+      <c r="A1106" s="3" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B1106" s="8"/>
+      <c r="C1106" s="12"/>
+      <c r="D1106" s="15"/>
+    </row>
+    <row r="1107" spans="1:4">
+      <c r="A1107" s="7" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B1107" s="8"/>
+      <c r="C1107" s="12"/>
+      <c r="D1107" s="15"/>
+    </row>
+    <row r="1108" spans="1:4">
+      <c r="A1108" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1108" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1108" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1108" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:4">
+      <c r="A1109" s="5">
+        <v>1</v>
+      </c>
+      <c r="B1109" s="8" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C1109" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1109" s="15">
         <v>393</v>
       </c>
     </row>
-    <row r="1104" spans="1:4">
-      <c r="A1104" s="7">
+    <row r="1110" spans="1:4">
+      <c r="A1110" s="6">
+        <v>2</v>
+      </c>
+      <c r="B1110" s="11" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C1110" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1110" s="17">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:4">
+      <c r="A1111" s="5">
         <v>3</v>
       </c>
-      <c r="B1104" s="11" t="s">
-[...5 lines deleted...]
-      <c r="D1104" s="17">
+      <c r="B1111" s="8" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C1111" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1111" s="15">
         <v>393</v>
       </c>
     </row>
-    <row r="1105" spans="1:4">
-      <c r="A1105" s="5">
+    <row r="1112" spans="1:4">
+      <c r="A1112" s="5">
         <v>4</v>
       </c>
-      <c r="B1105" s="8" t="s">
-[...5 lines deleted...]
-      <c r="D1105" s="15">
+      <c r="B1112" s="8" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C1112" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1112" s="15">
         <v>393</v>
       </c>
     </row>
-    <row r="1106" spans="1:4">
-      <c r="A1106" s="5">
+    <row r="1113" spans="1:4">
+      <c r="A1113" s="6">
         <v>5</v>
       </c>
-      <c r="B1106" s="8" t="s">
-[...10 lines deleted...]
-      <c r="A1107" s="7">
+      <c r="B1113" s="11" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C1113" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1113" s="17">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:4">
+      <c r="A1114" s="5">
         <v>6</v>
       </c>
-      <c r="B1107" s="11" t="s">
-[...10 lines deleted...]
-      <c r="A1108" s="5">
+      <c r="B1114" s="8" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C1114" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1114" s="15">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:4">
+      <c r="A1115" s="5">
         <v>7</v>
       </c>
-      <c r="B1108" s="8" t="s">
-[...74 lines deleted...]
-      <c r="A1114" s="6" t="s">
+      <c r="B1115" s="8" t="s">
         <v>1070</v>
       </c>
-      <c r="B1114" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C1115" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1115" s="15">
+        <v>393</v>
       </c>
     </row>
     <row r="1116" spans="1:4">
       <c r="A1116" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B1116" s="8" t="s">
         <v>1071</v>
       </c>
       <c r="C1116" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1116" s="15">
-        <v>393</v>
+        <v>426</v>
       </c>
     </row>
     <row r="1117" spans="1:4">
-      <c r="A1117" s="7">
-[...2 lines deleted...]
-      <c r="B1117" s="11" t="s">
+      <c r="A1117" s="5">
+        <v>9</v>
+      </c>
+      <c r="B1117" s="8" t="s">
         <v>1072</v>
       </c>
-      <c r="C1117" s="14" t="s">
-[...3 lines deleted...]
-        <v>393</v>
+      <c r="C1117" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1117" s="15">
+        <v>720</v>
       </c>
     </row>
     <row r="1118" spans="1:4">
       <c r="A1118" s="5">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B1118" s="8" t="s">
         <v>1073</v>
       </c>
       <c r="C1118" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1118" s="15">
-        <v>393</v>
+        <v>720</v>
       </c>
     </row>
     <row r="1119" spans="1:4">
       <c r="A1119" s="5">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B1119" s="8" t="s">
         <v>1074</v>
       </c>
       <c r="C1119" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1119" s="15">
-        <v>393</v>
+        <v>949</v>
       </c>
     </row>
     <row r="1120" spans="1:4">
-      <c r="A1120" s="7">
-[...2 lines deleted...]
-      <c r="B1120" s="11" t="s">
+      <c r="A1120" s="5">
+        <v>12</v>
+      </c>
+      <c r="B1120" s="8" t="s">
         <v>1075</v>
       </c>
-      <c r="C1120" s="14" t="s">
-[...3 lines deleted...]
-        <v>393</v>
+      <c r="C1120" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1120" s="15">
+        <v>1426</v>
       </c>
     </row>
     <row r="1121" spans="1:4">
-      <c r="A1121" s="5">
-[...2 lines deleted...]
-      <c r="B1121" s="8" t="s">
+      <c r="A1121" s="6">
+        <v>13</v>
+      </c>
+      <c r="B1121" s="11" t="s">
         <v>1076</v>
       </c>
-      <c r="C1121" s="12" t="s">
-[...3 lines deleted...]
-        <v>393</v>
+      <c r="C1121" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1121" s="17">
+        <v>1682</v>
       </c>
     </row>
     <row r="1122" spans="1:4">
       <c r="A1122" s="5">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B1122" s="8" t="s">
         <v>1077</v>
       </c>
       <c r="C1122" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1122" s="15">
-        <v>393</v>
+        <v>2851</v>
       </c>
     </row>
     <row r="1123" spans="1:4">
-      <c r="A1123" s="5">
-[...2 lines deleted...]
-      <c r="B1123" s="8" t="s">
+      <c r="A1123" s="7" t="s">
         <v>1078</v>
       </c>
-      <c r="C1123" s="12" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B1123" s="8"/>
+      <c r="C1123" s="12"/>
+      <c r="D1123" s="15"/>
     </row>
     <row r="1124" spans="1:4">
-      <c r="A1124" s="5">
-[...9 lines deleted...]
-        <v>720</v>
+      <c r="A1124" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1124" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1124" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1124" s="16" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="1125" spans="1:4">
       <c r="A1125" s="5">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B1125" s="8" t="s">
-        <v>1080</v>
+        <v>1079</v>
       </c>
       <c r="C1125" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1125" s="15">
-        <v>720</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="1126" spans="1:4">
       <c r="A1126" s="5">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B1126" s="8" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C1126" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1126" s="15">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:4">
+      <c r="A1127" s="5">
+        <v>3</v>
+      </c>
+      <c r="B1127" s="8" t="s">
         <v>1081</v>
       </c>
-      <c r="C1126" s="12" t="s">
-[...10 lines deleted...]
-      <c r="B1127" s="11" t="s">
+      <c r="C1127" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1127" s="15">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:4">
+      <c r="A1128" s="5">
+        <v>4</v>
+      </c>
+      <c r="B1128" s="8" t="s">
         <v>1082</v>
       </c>
-      <c r="C1127" s="14" t="s">
-[...10 lines deleted...]
-      <c r="B1128" s="11" t="s">
+      <c r="C1128" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1128" s="15">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:4">
+      <c r="A1129" s="6">
+        <v>5</v>
+      </c>
+      <c r="B1129" s="11" t="s">
         <v>1083</v>
       </c>
-      <c r="C1128" s="14" t="s">
-[...10 lines deleted...]
-      <c r="B1129" s="8" t="s">
+      <c r="C1129" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1129" s="17">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:4">
+      <c r="A1130" s="5">
+        <v>6</v>
+      </c>
+      <c r="B1130" s="8" t="s">
         <v>1084</v>
       </c>
-      <c r="C1129" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A1130" s="6" t="s">
+      <c r="C1130" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1130" s="15">
+        <v>2093</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:4">
+      <c r="A1131" s="5">
+        <v>7</v>
+      </c>
+      <c r="B1131" s="8" t="s">
         <v>1085</v>
       </c>
-      <c r="B1130" s="8"/>
-[...4 lines deleted...]
-      <c r="A1131" s="4" t="s">
+      <c r="C1131" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1131" s="15">
+        <v>4624</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:4">
+      <c r="A1132" s="3" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B1132" s="8"/>
+      <c r="C1132" s="12"/>
+      <c r="D1132" s="15"/>
+    </row>
+    <row r="1133" spans="1:4">
+      <c r="A1133" s="7" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B1133" s="8"/>
+      <c r="C1133" s="12"/>
+      <c r="D1133" s="15"/>
+    </row>
+    <row r="1134" spans="1:4">
+      <c r="A1134" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B1131" s="10" t="s">
+      <c r="B1134" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="C1131" s="13" t="s">
+      <c r="C1134" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="D1131" s="16" t="s">
+      <c r="D1134" s="16" t="s">
         <v>6</v>
-      </c>
-[...40 lines deleted...]
-        <v>1114</v>
       </c>
     </row>
     <row r="1135" spans="1:4">
       <c r="A1135" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B1135" s="8" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C1135" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1135" s="15">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:4">
+      <c r="A1136" s="6">
+        <v>2</v>
+      </c>
+      <c r="B1136" s="11" t="s">
         <v>1089</v>
       </c>
-      <c r="C1135" s="12" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="C1136" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D1136" s="17">
-        <v>1266</v>
+        <v>393</v>
       </c>
     </row>
     <row r="1137" spans="1:4">
       <c r="A1137" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B1137" s="8" t="s">
-        <v>1091</v>
+        <v>1090</v>
       </c>
       <c r="C1137" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1137" s="15">
-        <v>2093</v>
+        <v>393</v>
       </c>
     </row>
     <row r="1138" spans="1:4">
       <c r="A1138" s="5">
+        <v>4</v>
+      </c>
+      <c r="B1138" s="8" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C1138" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1138" s="15">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:4">
+      <c r="A1139" s="5">
+        <v>5</v>
+      </c>
+      <c r="B1139" s="8" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C1139" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1139" s="15">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:4">
+      <c r="A1140" s="5">
+        <v>6</v>
+      </c>
+      <c r="B1140" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C1140" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1140" s="15">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:4">
+      <c r="A1141" s="5">
         <v>7</v>
       </c>
-      <c r="B1138" s="8" t="s">
-[...18 lines deleted...]
-      <c r="A1140" s="6" t="s">
+      <c r="B1141" s="8" t="s">
         <v>1094</v>
       </c>
-      <c r="B1140" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C1141" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1141" s="15">
+        <v>720</v>
       </c>
     </row>
     <row r="1142" spans="1:4">
       <c r="A1142" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B1142" s="8" t="s">
         <v>1095</v>
       </c>
       <c r="C1142" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1142" s="15">
-        <v>393</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="1143" spans="1:4">
-      <c r="A1143" s="7">
-[...2 lines deleted...]
-      <c r="B1143" s="11" t="s">
+      <c r="A1143" s="5">
+        <v>9</v>
+      </c>
+      <c r="B1143" s="8" t="s">
         <v>1096</v>
       </c>
-      <c r="C1143" s="14" t="s">
-[...3 lines deleted...]
-        <v>393</v>
+      <c r="C1143" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1143" s="15">
+        <v>1682</v>
       </c>
     </row>
     <row r="1144" spans="1:4">
       <c r="A1144" s="5">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B1144" s="8" t="s">
         <v>1097</v>
       </c>
       <c r="C1144" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1144" s="15">
-        <v>393</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="1145" spans="1:4">
       <c r="A1145" s="5">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B1145" s="8" t="s">
         <v>1098</v>
       </c>
       <c r="C1145" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1145" s="15">
-        <v>393</v>
+        <v>2851</v>
       </c>
     </row>
     <row r="1146" spans="1:4">
-      <c r="A1146" s="5">
-[...2 lines deleted...]
-      <c r="B1146" s="8" t="s">
+      <c r="A1146" s="6">
+        <v>12</v>
+      </c>
+      <c r="B1146" s="11" t="s">
         <v>1099</v>
       </c>
-      <c r="C1146" s="12" t="s">
-[...3 lines deleted...]
-        <v>426</v>
+      <c r="C1146" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1146" s="17">
+        <v>3764</v>
       </c>
     </row>
     <row r="1147" spans="1:4">
       <c r="A1147" s="5">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B1147" s="8" t="s">
         <v>1100</v>
       </c>
       <c r="C1147" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1147" s="15">
-        <v>720</v>
+        <v>4505</v>
       </c>
     </row>
     <row r="1148" spans="1:4">
       <c r="A1148" s="5">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B1148" s="8" t="s">
         <v>1101</v>
       </c>
       <c r="C1148" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1148" s="15">
-        <v>720</v>
+        <v>5930</v>
       </c>
     </row>
     <row r="1149" spans="1:4">
-      <c r="A1149" s="5">
-[...2 lines deleted...]
-      <c r="B1149" s="8" t="s">
+      <c r="A1149" s="3" t="s">
         <v>1102</v>
       </c>
-      <c r="C1149" s="12" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B1149" s="8"/>
+      <c r="C1149" s="12"/>
+      <c r="D1149" s="15"/>
     </row>
     <row r="1150" spans="1:4">
-      <c r="A1150" s="5">
-[...9 lines deleted...]
-        <v>1682</v>
+      <c r="A1150" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1150" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1150" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1150" s="16" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="1151" spans="1:4">
       <c r="A1151" s="5">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B1151" s="8" t="s">
-        <v>1104</v>
+        <v>1103</v>
       </c>
       <c r="C1151" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1151" s="15">
-        <v>2195</v>
+        <v>491</v>
       </c>
     </row>
     <row r="1152" spans="1:4">
       <c r="A1152" s="5">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B1152" s="8" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C1152" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1152" s="15">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:4">
+      <c r="A1153" s="5">
+        <v>3</v>
+      </c>
+      <c r="B1153" s="8" t="s">
         <v>1105</v>
       </c>
-      <c r="C1152" s="12" t="s">
-[...17 lines deleted...]
-        <v>3764</v>
+      <c r="C1153" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1153" s="15">
+        <v>491</v>
       </c>
     </row>
     <row r="1154" spans="1:4">
       <c r="A1154" s="5">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="B1154" s="8" t="s">
-        <v>1107</v>
+        <v>1106</v>
       </c>
       <c r="C1154" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1154" s="15">
-        <v>4505</v>
+        <v>786</v>
       </c>
     </row>
     <row r="1155" spans="1:4">
       <c r="A1155" s="5">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="B1155" s="8" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C1155" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1155" s="15">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:4">
+      <c r="A1156" s="5">
+        <v>6</v>
+      </c>
+      <c r="B1156" s="8" t="s">
         <v>1108</v>
       </c>
-      <c r="C1155" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A1156" s="3" t="s">
+      <c r="C1156" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1156" s="15">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:4">
+      <c r="A1157" s="5">
+        <v>7</v>
+      </c>
+      <c r="B1157" s="8" t="s">
         <v>1109</v>
       </c>
-      <c r="B1156" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C1157" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1157" s="15">
+        <v>1682</v>
       </c>
     </row>
     <row r="1158" spans="1:4">
       <c r="A1158" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B1158" s="8" t="s">
         <v>1110</v>
       </c>
       <c r="C1158" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1158" s="15">
-        <v>491</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="1159" spans="1:4">
       <c r="A1159" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B1159" s="8" t="s">
         <v>1111</v>
       </c>
       <c r="C1159" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1159" s="15">
-        <v>491</v>
+        <v>3307</v>
       </c>
     </row>
     <row r="1160" spans="1:4">
-      <c r="A1160" s="7">
+      <c r="A1160" s="5">
+        <v>10</v>
+      </c>
+      <c r="B1160" s="8" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C1160" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1160" s="15">
+        <v>3764</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:4">
+      <c r="A1161" s="3" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B1161" s="8"/>
+      <c r="C1161" s="12"/>
+      <c r="D1161" s="15"/>
+    </row>
+    <row r="1162" spans="1:4">
+      <c r="A1162" s="7" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B1162" s="8"/>
+      <c r="C1162" s="12"/>
+      <c r="D1162" s="15"/>
+    </row>
+    <row r="1163" spans="1:4">
+      <c r="A1163" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B1160" s="11" t="s">
-[...10 lines deleted...]
-      <c r="A1161" s="5">
+      <c r="B1163" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="B1161" s="8" t="s">
-[...10 lines deleted...]
-      <c r="A1162" s="5">
+      <c r="C1163" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B1162" s="8" t="s">
-[...10 lines deleted...]
-      <c r="A1163" s="5">
+      <c r="D1163" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="B1163" s="8" t="s">
+    </row>
+    <row r="1164" spans="1:4">
+      <c r="A1164" s="5">
+        <v>1</v>
+      </c>
+      <c r="B1164" s="8" t="s">
         <v>1115</v>
       </c>
-      <c r="C1163" s="12" t="s">
-[...17 lines deleted...]
-        <v>1682</v>
+      <c r="C1164" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1164" s="15">
+        <v>1478</v>
       </c>
     </row>
     <row r="1165" spans="1:4">
       <c r="A1165" s="5">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B1165" s="8" t="s">
-        <v>1117</v>
+        <v>1116</v>
       </c>
       <c r="C1165" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1165" s="15">
-        <v>1939</v>
+        <v>3764</v>
       </c>
     </row>
     <row r="1166" spans="1:4">
       <c r="A1166" s="5">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B1166" s="8" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C1166" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1166" s="15">
+        <v>9557</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:4">
+      <c r="A1167" s="2" t="s">
         <v>1118</v>
       </c>
-      <c r="C1166" s="12" t="s">
-[...18 lines deleted...]
-      </c>
+      <c r="B1167" s="8"/>
+      <c r="C1167" s="12"/>
+      <c r="D1167" s="15"/>
     </row>
     <row r="1168" spans="1:4">
       <c r="A1168" s="3" t="s">
-        <v>1120</v>
+        <v>1119</v>
       </c>
       <c r="B1168" s="8"/>
       <c r="C1168" s="12"/>
       <c r="D1168" s="15"/>
     </row>
     <row r="1169" spans="1:4">
-      <c r="A1169" s="6" t="s">
-[...4 lines deleted...]
-      <c r="D1169" s="15"/>
+      <c r="A1169" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1169" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1169" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1169" s="16" t="s">
+        <v>6</v>
+      </c>
     </row>
     <row r="1170" spans="1:4">
-      <c r="A1170" s="4" t="s">
-[...9 lines deleted...]
-        <v>6</v>
+      <c r="A1170" s="5">
+        <v>1</v>
+      </c>
+      <c r="B1170" s="8" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C1170" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1170" s="15">
+        <v>393</v>
       </c>
     </row>
     <row r="1171" spans="1:4">
       <c r="A1171" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B1171" s="8" t="s">
-        <v>1122</v>
+        <v>1121</v>
       </c>
       <c r="C1171" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1171" s="15">
-        <v>1478</v>
+        <v>393</v>
       </c>
     </row>
     <row r="1172" spans="1:4">
       <c r="A1172" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B1172" s="8" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C1172" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1172" s="15">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:4">
+      <c r="A1173" s="5">
+        <v>4</v>
+      </c>
+      <c r="B1173" s="8" t="s">
         <v>1123</v>
       </c>
-      <c r="C1172" s="12" t="s">
-[...10 lines deleted...]
-      <c r="B1173" s="11" t="s">
+      <c r="C1173" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1173" s="15">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:4">
+      <c r="A1174" s="5">
+        <v>5</v>
+      </c>
+      <c r="B1174" s="8" t="s">
         <v>1124</v>
       </c>
-      <c r="C1173" s="14" t="s">
-[...12 lines deleted...]
-      <c r="D1174" s="15"/>
+      <c r="C1174" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1174" s="15">
+        <v>1682</v>
+      </c>
     </row>
     <row r="1175" spans="1:4">
       <c r="A1175" s="3" t="s">
-        <v>1126</v>
+        <v>1125</v>
       </c>
       <c r="B1175" s="8"/>
       <c r="C1175" s="12"/>
       <c r="D1175" s="15"/>
     </row>
     <row r="1176" spans="1:4">
       <c r="A1176" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B1176" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C1176" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D1176" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1177" spans="1:4">
       <c r="A1177" s="5">
         <v>1</v>
       </c>
       <c r="B1177" s="8" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="C1177" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1177" s="15">
         <v>393</v>
       </c>
     </row>
     <row r="1178" spans="1:4">
       <c r="A1178" s="5">
         <v>2</v>
       </c>
       <c r="B1178" s="8" t="s">
-        <v>1128</v>
+        <v>1127</v>
       </c>
       <c r="C1178" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1178" s="15">
         <v>393</v>
       </c>
     </row>
     <row r="1179" spans="1:4">
       <c r="A1179" s="5">
         <v>3</v>
       </c>
       <c r="B1179" s="8" t="s">
-        <v>1129</v>
+        <v>1128</v>
       </c>
       <c r="C1179" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1179" s="15">
-        <v>426</v>
+        <v>393</v>
       </c>
     </row>
     <row r="1180" spans="1:4">
       <c r="A1180" s="5">
         <v>4</v>
       </c>
       <c r="B1180" s="8" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C1180" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1180" s="15">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:4">
+      <c r="A1181" s="5">
+        <v>5</v>
+      </c>
+      <c r="B1181" s="8" t="s">
         <v>1130</v>
       </c>
-      <c r="C1180" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D1180" s="15">
+      <c r="C1181" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1181" s="15">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:4">
+      <c r="A1182" s="5">
+        <v>6</v>
+      </c>
+      <c r="B1182" s="8" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C1182" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1182" s="15">
         <v>720</v>
       </c>
     </row>
-    <row r="1181" spans="1:4">
-[...14 lines deleted...]
-      <c r="A1182" s="3" t="s">
+    <row r="1183" spans="1:4">
+      <c r="A1183" s="5">
+        <v>7</v>
+      </c>
+      <c r="B1183" s="8" t="s">
         <v>1132</v>
       </c>
-      <c r="B1182" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C1183" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1183" s="15">
+        <v>1426</v>
       </c>
     </row>
     <row r="1184" spans="1:4">
       <c r="A1184" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B1184" s="8" t="s">
         <v>1133</v>
       </c>
       <c r="C1184" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1184" s="15">
-        <v>393</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="1185" spans="1:4">
       <c r="A1185" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B1185" s="8" t="s">
         <v>1134</v>
       </c>
       <c r="C1185" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1185" s="15">
-        <v>393</v>
+        <v>3307</v>
       </c>
     </row>
     <row r="1186" spans="1:4">
-      <c r="A1186" s="5">
+      <c r="A1186" s="2" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B1186" s="8"/>
+      <c r="C1186" s="12"/>
+      <c r="D1186" s="15"/>
+    </row>
+    <row r="1187" spans="1:4">
+      <c r="A1187" s="3" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B1187" s="8"/>
+      <c r="C1187" s="12"/>
+      <c r="D1187" s="15"/>
+    </row>
+    <row r="1188" spans="1:4">
+      <c r="A1188" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B1186" s="8" t="s">
-[...10 lines deleted...]
-      <c r="A1187" s="5">
+      <c r="B1188" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="B1187" s="8" t="s">
-[...10 lines deleted...]
-      <c r="A1188" s="5">
+      <c r="C1188" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B1188" s="8" t="s">
-[...6 lines deleted...]
-        <v>426</v>
+      <c r="D1188" s="16" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="1189" spans="1:4">
       <c r="A1189" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B1189" s="8" t="s">
-        <v>1138</v>
+        <v>1137</v>
       </c>
       <c r="C1189" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1189" s="15">
-        <v>720</v>
+        <v>622</v>
       </c>
     </row>
     <row r="1190" spans="1:4">
       <c r="A1190" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B1190" s="8" t="s">
-        <v>1139</v>
+        <v>1138</v>
       </c>
       <c r="C1190" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1190" s="15">
-        <v>1426</v>
+        <v>674</v>
       </c>
     </row>
     <row r="1191" spans="1:4">
       <c r="A1191" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B1191" s="8" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="C1191" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1191" s="15">
-        <v>1682</v>
+        <v>907</v>
       </c>
     </row>
     <row r="1192" spans="1:4">
       <c r="A1192" s="5">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B1192" s="8" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C1192" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1192" s="15">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:4">
+      <c r="A1193" s="5">
+        <v>5</v>
+      </c>
+      <c r="B1193" s="8" t="s">
         <v>1141</v>
       </c>
-      <c r="C1192" s="12" t="s">
-[...12 lines deleted...]
-      <c r="D1193" s="15"/>
+      <c r="C1193" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1193" s="15">
+        <v>2125</v>
+      </c>
     </row>
     <row r="1194" spans="1:4">
       <c r="A1194" s="3" t="s">
-        <v>1143</v>
+        <v>1142</v>
       </c>
       <c r="B1194" s="8"/>
       <c r="C1194" s="12"/>
       <c r="D1194" s="15"/>
     </row>
     <row r="1195" spans="1:4">
       <c r="A1195" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B1195" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C1195" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D1195" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1196" spans="1:4">
-      <c r="A1196" s="7">
+      <c r="A1196" s="5">
         <v>1</v>
       </c>
-      <c r="B1196" s="11" t="s">
+      <c r="B1196" s="8" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C1196" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1196" s="15">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:4">
+      <c r="A1197" s="5">
+        <v>2</v>
+      </c>
+      <c r="B1197" s="8" t="s">
         <v>1144</v>
       </c>
-      <c r="C1196" s="14" t="s">
-[...17 lines deleted...]
-        <v>674</v>
+      <c r="C1197" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1197" s="15">
+        <v>1814</v>
       </c>
     </row>
     <row r="1198" spans="1:4">
       <c r="A1198" s="5">
         <v>3</v>
       </c>
       <c r="B1198" s="8" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C1198" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1198" s="15">
+        <v>4536</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:4">
+      <c r="A1199" s="2" t="s">
         <v>1146</v>
       </c>
-      <c r="C1198" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A1199" s="5">
+      <c r="B1199" s="8"/>
+      <c r="C1199" s="12"/>
+      <c r="D1199" s="15"/>
+    </row>
+    <row r="1200" spans="1:4">
+      <c r="A1200" s="3" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B1200" s="8"/>
+      <c r="C1200" s="12"/>
+      <c r="D1200" s="15"/>
+    </row>
+    <row r="1201" spans="1:4">
+      <c r="A1201" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1201" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="B1199" s="8" t="s">
-[...10 lines deleted...]
-      <c r="A1200" s="7">
+      <c r="C1201" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B1200" s="11" t="s">
+      <c r="D1201" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:4">
+      <c r="A1202" s="5">
+        <v>1</v>
+      </c>
+      <c r="B1202" s="8" t="s">
         <v>1148</v>
       </c>
-      <c r="C1200" s="14" t="s">
-[...25 lines deleted...]
-        <v>6</v>
+      <c r="C1202" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1202" s="15">
+        <v>393</v>
       </c>
     </row>
     <row r="1203" spans="1:4">
       <c r="A1203" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B1203" s="8" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C1203" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1203" s="15">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:4">
+      <c r="A1204" s="5">
+        <v>3</v>
+      </c>
+      <c r="B1204" s="8" t="s">
         <v>1150</v>
       </c>
-      <c r="C1203" s="12" t="s">
-[...10 lines deleted...]
-      <c r="B1204" s="11" t="s">
+      <c r="C1204" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1204" s="15">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:4">
+      <c r="A1205" s="5">
+        <v>4</v>
+      </c>
+      <c r="B1205" s="8" t="s">
         <v>1151</v>
       </c>
-      <c r="C1204" s="14" t="s">
-[...10 lines deleted...]
-      <c r="B1205" s="11" t="s">
+      <c r="C1205" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1205" s="15">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:4">
+      <c r="A1206" s="6">
+        <v>5</v>
+      </c>
+      <c r="B1206" s="11" t="s">
         <v>1152</v>
       </c>
-      <c r="C1205" s="14" t="s">
-[...7 lines deleted...]
-      <c r="A1206" s="2" t="s">
+      <c r="C1206" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1206" s="17">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:4">
+      <c r="A1207" s="5">
+        <v>6</v>
+      </c>
+      <c r="B1207" s="8" t="s">
         <v>1153</v>
       </c>
-      <c r="B1206" s="8"/>
-[...4 lines deleted...]
-      <c r="A1207" s="3" t="s">
+      <c r="C1207" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1207" s="15">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:4">
+      <c r="A1208" s="5">
+        <v>7</v>
+      </c>
+      <c r="B1208" s="8" t="s">
         <v>1154</v>
       </c>
-      <c r="B1207" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C1208" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1208" s="15">
+        <v>786</v>
       </c>
     </row>
     <row r="1209" spans="1:4">
       <c r="A1209" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B1209" s="8" t="s">
         <v>1155</v>
       </c>
       <c r="C1209" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1209" s="15">
-        <v>393</v>
+        <v>786</v>
       </c>
     </row>
     <row r="1210" spans="1:4">
       <c r="A1210" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B1210" s="8" t="s">
         <v>1156</v>
       </c>
       <c r="C1210" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1210" s="15">
-        <v>393</v>
+        <v>786</v>
       </c>
     </row>
     <row r="1211" spans="1:4">
       <c r="A1211" s="5">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B1211" s="8" t="s">
         <v>1157</v>
       </c>
       <c r="C1211" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1211" s="15">
-        <v>393</v>
+        <v>786</v>
       </c>
     </row>
     <row r="1212" spans="1:4">
-      <c r="A1212" s="7">
-[...2 lines deleted...]
-      <c r="B1212" s="11" t="s">
+      <c r="A1212" s="5">
+        <v>11</v>
+      </c>
+      <c r="B1212" s="8" t="s">
         <v>1158</v>
       </c>
-      <c r="C1212" s="14" t="s">
-[...3 lines deleted...]
-        <v>393</v>
+      <c r="C1212" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1212" s="15">
+        <v>1426</v>
       </c>
     </row>
     <row r="1213" spans="1:4">
-      <c r="A1213" s="7">
-[...2 lines deleted...]
-      <c r="B1213" s="11" t="s">
+      <c r="A1213" s="5">
+        <v>12</v>
+      </c>
+      <c r="B1213" s="8" t="s">
         <v>1159</v>
       </c>
-      <c r="C1213" s="14" t="s">
-[...3 lines deleted...]
-        <v>786</v>
+      <c r="C1213" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1213" s="15">
+        <v>1426</v>
       </c>
     </row>
     <row r="1214" spans="1:4">
       <c r="A1214" s="5">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B1214" s="8" t="s">
         <v>1160</v>
       </c>
       <c r="C1214" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1214" s="15">
-        <v>786</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="1215" spans="1:4">
-      <c r="A1215" s="7">
-[...2 lines deleted...]
-      <c r="B1215" s="11" t="s">
+      <c r="A1215" s="5">
+        <v>14</v>
+      </c>
+      <c r="B1215" s="8" t="s">
         <v>1161</v>
       </c>
-      <c r="C1215" s="14" t="s">
-[...3 lines deleted...]
-        <v>786</v>
+      <c r="C1215" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1215" s="15">
+        <v>1426</v>
       </c>
     </row>
     <row r="1216" spans="1:4">
       <c r="A1216" s="5">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B1216" s="8" t="s">
         <v>1162</v>
       </c>
       <c r="C1216" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1216" s="15">
-        <v>786</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="1217" spans="1:4">
-      <c r="A1217" s="7">
-[...2 lines deleted...]
-      <c r="B1217" s="11" t="s">
+      <c r="A1217" s="5">
+        <v>16</v>
+      </c>
+      <c r="B1217" s="8" t="s">
         <v>1163</v>
       </c>
-      <c r="C1217" s="14" t="s">
-[...3 lines deleted...]
-        <v>786</v>
+      <c r="C1217" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1217" s="15">
+        <v>1426</v>
       </c>
     </row>
     <row r="1218" spans="1:4">
-      <c r="A1218" s="5">
+      <c r="A1218" s="6">
+        <v>17</v>
+      </c>
+      <c r="B1218" s="11" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C1218" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B1218" s="8" t="s">
-[...6 lines deleted...]
-        <v>786</v>
+      <c r="D1218" s="17">
+        <v>2053</v>
       </c>
     </row>
     <row r="1219" spans="1:4">
-      <c r="A1219" s="5">
-[...2 lines deleted...]
-      <c r="B1219" s="8" t="s">
+      <c r="A1219" s="6">
+        <v>18</v>
+      </c>
+      <c r="B1219" s="11" t="s">
         <v>1165</v>
       </c>
-      <c r="C1219" s="12" t="s">
-[...3 lines deleted...]
-        <v>1426</v>
+      <c r="C1219" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1219" s="17">
+        <v>2053</v>
       </c>
     </row>
     <row r="1220" spans="1:4">
       <c r="A1220" s="5">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="B1220" s="8" t="s">
         <v>1166</v>
       </c>
       <c r="C1220" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1220" s="15">
-        <v>1426</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="1221" spans="1:4">
       <c r="A1221" s="5">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="B1221" s="8" t="s">
         <v>1167</v>
       </c>
       <c r="C1221" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1221" s="15">
-        <v>1426</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="1222" spans="1:4">
-      <c r="A1222" s="5">
-[...2 lines deleted...]
-      <c r="B1222" s="8" t="s">
+      <c r="A1222" s="6">
+        <v>21</v>
+      </c>
+      <c r="B1222" s="11" t="s">
         <v>1168</v>
       </c>
-      <c r="C1222" s="12" t="s">
-[...3 lines deleted...]
-        <v>1426</v>
+      <c r="C1222" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1222" s="17">
+        <v>2053</v>
       </c>
     </row>
     <row r="1223" spans="1:4">
       <c r="A1223" s="5">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B1223" s="8" t="s">
         <v>1169</v>
       </c>
       <c r="C1223" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1223" s="15">
-        <v>1426</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="1224" spans="1:4">
       <c r="A1224" s="5">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="B1224" s="8" t="s">
         <v>1170</v>
       </c>
       <c r="C1224" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1224" s="15">
-        <v>1426</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="1225" spans="1:4">
-      <c r="A1225" s="7">
-[...2 lines deleted...]
-      <c r="B1225" s="11" t="s">
+      <c r="A1225" s="5">
+        <v>24</v>
+      </c>
+      <c r="B1225" s="8" t="s">
         <v>1171</v>
       </c>
-      <c r="C1225" s="14" t="s">
-[...3 lines deleted...]
-        <v>2053</v>
+      <c r="C1225" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1225" s="15">
+        <v>2195</v>
       </c>
     </row>
     <row r="1226" spans="1:4">
-      <c r="A1226" s="7">
-        <v>18</v>
+      <c r="A1226" s="6">
+        <v>25</v>
       </c>
       <c r="B1226" s="11" t="s">
         <v>1172</v>
       </c>
       <c r="C1226" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D1226" s="17">
-        <v>2053</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="1227" spans="1:4">
-      <c r="A1227" s="7">
-        <v>19</v>
+      <c r="A1227" s="6">
+        <v>26</v>
       </c>
       <c r="B1227" s="11" t="s">
         <v>1173</v>
       </c>
       <c r="C1227" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D1227" s="17">
-        <v>2053</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="1228" spans="1:4">
       <c r="A1228" s="5">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="B1228" s="8" t="s">
         <v>1174</v>
       </c>
       <c r="C1228" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1228" s="15">
-        <v>2053</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="1229" spans="1:4">
-      <c r="A1229" s="7">
-        <v>21</v>
+      <c r="A1229" s="6">
+        <v>28</v>
       </c>
       <c r="B1229" s="11" t="s">
         <v>1175</v>
       </c>
       <c r="C1229" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D1229" s="17">
-        <v>2053</v>
+        <v>4619</v>
       </c>
     </row>
     <row r="1230" spans="1:4">
-      <c r="A1230" s="5">
-[...2 lines deleted...]
-      <c r="B1230" s="8" t="s">
+      <c r="A1230" s="6">
+        <v>29</v>
+      </c>
+      <c r="B1230" s="11" t="s">
         <v>1176</v>
       </c>
-      <c r="C1230" s="12" t="s">
-[...3 lines deleted...]
-        <v>2053</v>
+      <c r="C1230" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1230" s="17">
+        <v>4619</v>
       </c>
     </row>
     <row r="1231" spans="1:4">
-      <c r="A1231" s="5">
-[...2 lines deleted...]
-      <c r="B1231" s="8" t="s">
+      <c r="A1231" s="6">
+        <v>30</v>
+      </c>
+      <c r="B1231" s="11" t="s">
         <v>1177</v>
       </c>
-      <c r="C1231" s="12" t="s">
-[...3 lines deleted...]
-        <v>2195</v>
+      <c r="C1231" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1231" s="17">
+        <v>4619</v>
       </c>
     </row>
     <row r="1232" spans="1:4">
       <c r="A1232" s="5">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="B1232" s="8" t="s">
         <v>1178</v>
       </c>
       <c r="C1232" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1232" s="15">
-        <v>2195</v>
+        <v>4619</v>
       </c>
     </row>
     <row r="1233" spans="1:4">
-      <c r="A1233" s="7">
-        <v>25</v>
+      <c r="A1233" s="6">
+        <v>32</v>
       </c>
       <c r="B1233" s="11" t="s">
         <v>1179</v>
       </c>
       <c r="C1233" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D1233" s="17">
-        <v>2195</v>
+        <v>4619</v>
       </c>
     </row>
     <row r="1234" spans="1:4">
-      <c r="A1234" s="7">
-[...2 lines deleted...]
-      <c r="B1234" s="11" t="s">
+      <c r="A1234" s="3" t="s">
         <v>1180</v>
       </c>
-      <c r="C1234" s="14" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B1234" s="8"/>
+      <c r="C1234" s="12"/>
+      <c r="D1234" s="15"/>
     </row>
     <row r="1235" spans="1:4">
-      <c r="A1235" s="5">
-[...2 lines deleted...]
-      <c r="B1235" s="8" t="s">
+      <c r="A1235" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1235" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1235" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1235" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:4">
+      <c r="A1236" s="5">
+        <v>1</v>
+      </c>
+      <c r="B1236" s="8" t="s">
         <v>1181</v>
       </c>
-      <c r="C1235" s="12" t="s">
-[...10 lines deleted...]
-      <c r="B1236" s="11" t="s">
+      <c r="C1236" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1236" s="15">
+        <v>2178</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:4">
+      <c r="A1237" s="5">
+        <v>2</v>
+      </c>
+      <c r="B1237" s="8" t="s">
         <v>1182</v>
       </c>
-      <c r="C1236" s="14" t="s">
-[...10 lines deleted...]
-      <c r="B1237" s="11" t="s">
+      <c r="C1237" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1237" s="15">
+        <v>2178</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:4">
+      <c r="A1238" s="3" t="s">
         <v>1183</v>
       </c>
-      <c r="C1237" s="14" t="s">
-[...10 lines deleted...]
-      <c r="B1238" s="11" t="s">
+      <c r="B1238" s="8"/>
+      <c r="C1238" s="12"/>
+      <c r="D1238" s="15"/>
+    </row>
+    <row r="1239" spans="1:4">
+      <c r="A1239" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1239" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1239" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1239" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:4">
+      <c r="A1240" s="5">
+        <v>1</v>
+      </c>
+      <c r="B1240" s="8" t="s">
         <v>1184</v>
       </c>
-      <c r="C1238" s="14" t="s">
-[...10 lines deleted...]
-      <c r="B1239" s="8" t="s">
+      <c r="C1240" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1240" s="15">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:4">
+      <c r="A1241" s="5">
+        <v>2</v>
+      </c>
+      <c r="B1241" s="8" t="s">
         <v>1185</v>
       </c>
-      <c r="C1239" s="12" t="s">
-[...10 lines deleted...]
-      <c r="B1240" s="11" t="s">
+      <c r="C1241" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1241" s="15">
+        <v>1652</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:4">
+      <c r="A1242" s="5">
+        <v>3</v>
+      </c>
+      <c r="B1242" s="8" t="s">
         <v>1186</v>
       </c>
-      <c r="C1240" s="14" t="s">
-[...25 lines deleted...]
-        <v>6</v>
+      <c r="C1242" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1242" s="15">
+        <v>1652</v>
       </c>
     </row>
     <row r="1243" spans="1:4">
       <c r="A1243" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B1243" s="8" t="s">
-        <v>1188</v>
+        <v>1187</v>
       </c>
       <c r="C1243" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1243" s="15">
-        <v>2178</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="1244" spans="1:4">
       <c r="A1244" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B1244" s="8" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C1244" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1244" s="15">
+        <v>1555</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:4">
+      <c r="A1245" s="5">
+        <v>6</v>
+      </c>
+      <c r="B1245" s="8" t="s">
         <v>1189</v>
       </c>
-      <c r="C1244" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A1245" s="3" t="s">
+      <c r="C1245" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1245" s="15">
+        <v>1872</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:4">
+      <c r="A1246" s="5">
+        <v>7</v>
+      </c>
+      <c r="B1246" s="8" t="s">
         <v>1190</v>
       </c>
-      <c r="B1245" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C1246" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1246" s="15">
+        <v>3226</v>
       </c>
     </row>
     <row r="1247" spans="1:4">
       <c r="A1247" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B1247" s="8" t="s">
         <v>1191</v>
       </c>
       <c r="C1247" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1247" s="15">
-        <v>1750</v>
+        <v>3226</v>
       </c>
     </row>
     <row r="1248" spans="1:4">
       <c r="A1248" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B1248" s="8" t="s">
         <v>1192</v>
       </c>
       <c r="C1248" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1248" s="15">
-        <v>1652</v>
+        <v>3226</v>
       </c>
     </row>
     <row r="1249" spans="1:4">
-      <c r="A1249" s="5">
-[...2 lines deleted...]
-      <c r="B1249" s="8" t="s">
+      <c r="A1249" s="6">
+        <v>10</v>
+      </c>
+      <c r="B1249" s="11" t="s">
         <v>1193</v>
       </c>
-      <c r="C1249" s="12" t="s">
-[...3 lines deleted...]
-        <v>1652</v>
+      <c r="C1249" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1249" s="17">
+        <v>3226</v>
       </c>
     </row>
     <row r="1250" spans="1:4">
       <c r="A1250" s="5">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B1250" s="8" t="s">
         <v>1194</v>
       </c>
       <c r="C1250" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1250" s="15">
-        <v>1555</v>
+        <v>3226</v>
       </c>
     </row>
     <row r="1251" spans="1:4">
       <c r="A1251" s="5">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B1251" s="8" t="s">
         <v>1195</v>
       </c>
       <c r="C1251" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1251" s="15">
-        <v>1555</v>
+        <v>3226</v>
       </c>
     </row>
     <row r="1252" spans="1:4">
       <c r="A1252" s="5">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B1252" s="8" t="s">
         <v>1196</v>
       </c>
       <c r="C1252" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1252" s="15">
-        <v>1872</v>
+        <v>6084</v>
       </c>
     </row>
     <row r="1253" spans="1:4">
       <c r="A1253" s="5">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B1253" s="8" t="s">
         <v>1197</v>
       </c>
       <c r="C1253" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1253" s="15">
-        <v>3226</v>
+        <v>6084</v>
       </c>
     </row>
     <row r="1254" spans="1:4">
       <c r="A1254" s="5">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B1254" s="8" t="s">
         <v>1198</v>
       </c>
       <c r="C1254" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1254" s="15">
-        <v>3226</v>
+        <v>6084</v>
       </c>
     </row>
     <row r="1255" spans="1:4">
-      <c r="A1255" s="5">
-[...2 lines deleted...]
-      <c r="B1255" s="8" t="s">
+      <c r="A1255" s="2" t="s">
         <v>1199</v>
       </c>
-      <c r="C1255" s="12" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B1255" s="8"/>
+      <c r="C1255" s="12"/>
+      <c r="D1255" s="15"/>
     </row>
     <row r="1256" spans="1:4">
-      <c r="A1256" s="5">
-[...2 lines deleted...]
-      <c r="B1256" s="8" t="s">
+      <c r="A1256" s="3" t="s">
         <v>1200</v>
       </c>
-      <c r="C1256" s="12" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B1256" s="8"/>
+      <c r="C1256" s="12"/>
+      <c r="D1256" s="15"/>
     </row>
     <row r="1257" spans="1:4">
-      <c r="A1257" s="5">
-[...9 lines deleted...]
-        <v>3226</v>
+      <c r="A1257" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1257" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1257" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1257" s="16" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="1258" spans="1:4">
       <c r="A1258" s="5">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B1258" s="8" t="s">
-        <v>1202</v>
+        <v>1201</v>
       </c>
       <c r="C1258" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1258" s="15">
-        <v>3226</v>
+        <v>393</v>
       </c>
     </row>
     <row r="1259" spans="1:4">
       <c r="A1259" s="5">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="B1259" s="8" t="s">
-        <v>1203</v>
+        <v>1202</v>
       </c>
       <c r="C1259" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1259" s="15">
-        <v>6084</v>
+        <v>393</v>
       </c>
     </row>
     <row r="1260" spans="1:4">
       <c r="A1260" s="5">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="B1260" s="8" t="s">
-        <v>1204</v>
+        <v>1203</v>
       </c>
       <c r="C1260" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1260" s="15">
-        <v>6084</v>
+        <v>393</v>
       </c>
     </row>
     <row r="1261" spans="1:4">
       <c r="A1261" s="5">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="B1261" s="8" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C1261" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1261" s="15">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:4">
+      <c r="A1262" s="6">
+        <v>5</v>
+      </c>
+      <c r="B1262" s="11" t="s">
         <v>1205</v>
       </c>
-      <c r="C1261" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A1262" s="2" t="s">
+      <c r="C1262" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1262" s="17">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:4">
+      <c r="A1263" s="5">
+        <v>6</v>
+      </c>
+      <c r="B1263" s="8" t="s">
         <v>1206</v>
       </c>
-      <c r="B1262" s="8"/>
-[...4 lines deleted...]
-      <c r="A1263" s="3" t="s">
+      <c r="C1263" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1263" s="15">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:4">
+      <c r="A1264" s="5">
+        <v>7</v>
+      </c>
+      <c r="B1264" s="8" t="s">
         <v>1207</v>
       </c>
-      <c r="B1263" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C1264" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1264" s="15">
+        <v>426</v>
       </c>
     </row>
     <row r="1265" spans="1:4">
       <c r="A1265" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B1265" s="8" t="s">
         <v>1208</v>
       </c>
       <c r="C1265" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1265" s="15">
         <v>393</v>
       </c>
     </row>
     <row r="1266" spans="1:4">
-      <c r="A1266" s="7">
-[...2 lines deleted...]
-      <c r="B1266" s="11" t="s">
+      <c r="A1266" s="5">
+        <v>9</v>
+      </c>
+      <c r="B1266" s="8" t="s">
         <v>1209</v>
       </c>
-      <c r="C1266" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D1266" s="17">
+      <c r="C1266" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1266" s="15">
         <v>393</v>
       </c>
     </row>
     <row r="1267" spans="1:4">
       <c r="A1267" s="5">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B1267" s="8" t="s">
         <v>1210</v>
       </c>
       <c r="C1267" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1267" s="15">
-        <v>393</v>
+        <v>426</v>
       </c>
     </row>
     <row r="1268" spans="1:4">
       <c r="A1268" s="5">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B1268" s="8" t="s">
         <v>1211</v>
       </c>
       <c r="C1268" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1268" s="15">
-        <v>393</v>
+        <v>720</v>
       </c>
     </row>
     <row r="1269" spans="1:4">
-      <c r="A1269" s="7">
-[...2 lines deleted...]
-      <c r="B1269" s="11" t="s">
+      <c r="A1269" s="5">
+        <v>12</v>
+      </c>
+      <c r="B1269" s="8" t="s">
         <v>1212</v>
       </c>
-      <c r="C1269" s="14" t="s">
-[...3 lines deleted...]
-        <v>393</v>
+      <c r="C1269" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1269" s="15">
+        <v>851</v>
       </c>
     </row>
     <row r="1270" spans="1:4">
-      <c r="A1270" s="7">
-[...2 lines deleted...]
-      <c r="B1270" s="11" t="s">
+      <c r="A1270" s="5">
+        <v>13</v>
+      </c>
+      <c r="B1270" s="8" t="s">
         <v>1213</v>
       </c>
-      <c r="C1270" s="14" t="s">
-[...3 lines deleted...]
-        <v>393</v>
+      <c r="C1270" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1270" s="15">
+        <v>1426</v>
       </c>
     </row>
     <row r="1271" spans="1:4">
       <c r="A1271" s="5">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B1271" s="8" t="s">
         <v>1214</v>
       </c>
       <c r="C1271" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1271" s="15">
-        <v>426</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="1272" spans="1:4">
-      <c r="A1272" s="5">
-[...2 lines deleted...]
-      <c r="B1272" s="8" t="s">
+      <c r="A1272" s="6">
+        <v>15</v>
+      </c>
+      <c r="B1272" s="11" t="s">
         <v>1215</v>
       </c>
-      <c r="C1272" s="12" t="s">
-[...3 lines deleted...]
-        <v>393</v>
+      <c r="C1272" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1272" s="17">
+        <v>1682</v>
       </c>
     </row>
     <row r="1273" spans="1:4">
-      <c r="A1273" s="5">
-[...2 lines deleted...]
-      <c r="B1273" s="8" t="s">
+      <c r="A1273" s="6">
+        <v>16</v>
+      </c>
+      <c r="B1273" s="11" t="s">
         <v>1216</v>
       </c>
-      <c r="C1273" s="12" t="s">
-[...3 lines deleted...]
-        <v>393</v>
+      <c r="C1273" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1273" s="17">
+        <v>2195</v>
       </c>
     </row>
     <row r="1274" spans="1:4">
-      <c r="A1274" s="5">
+      <c r="A1274" s="6">
+        <v>17</v>
+      </c>
+      <c r="B1274" s="11" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C1274" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B1274" s="8" t="s">
-[...6 lines deleted...]
-        <v>426</v>
+      <c r="D1274" s="17">
+        <v>2452</v>
       </c>
     </row>
     <row r="1275" spans="1:4">
       <c r="A1275" s="5">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="B1275" s="8" t="s">
         <v>1218</v>
       </c>
       <c r="C1275" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1275" s="15">
-        <v>720</v>
+        <v>4191</v>
       </c>
     </row>
     <row r="1276" spans="1:4">
-      <c r="A1276" s="5">
-[...2 lines deleted...]
-      <c r="B1276" s="8" t="s">
+      <c r="A1276" s="3" t="s">
         <v>1219</v>
       </c>
-      <c r="C1276" s="12" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B1276" s="8"/>
+      <c r="C1276" s="12"/>
+      <c r="D1276" s="15"/>
     </row>
     <row r="1277" spans="1:4">
-      <c r="A1277" s="5">
-[...9 lines deleted...]
-        <v>1426</v>
+      <c r="A1277" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1277" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1277" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1277" s="16" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="1278" spans="1:4">
       <c r="A1278" s="5">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="B1278" s="8" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C1278" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1278" s="15">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:4">
+      <c r="A1279" s="3" t="s">
         <v>1221</v>
       </c>
-      <c r="C1278" s="12" t="s">
-[...10 lines deleted...]
-      <c r="B1279" s="11" t="s">
+      <c r="B1279" s="8"/>
+      <c r="C1279" s="12"/>
+      <c r="D1279" s="15"/>
+    </row>
+    <row r="1280" spans="1:4">
+      <c r="A1280" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1280" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1280" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1280" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:4">
+      <c r="A1281" s="5">
+        <v>1</v>
+      </c>
+      <c r="B1281" s="8" t="s">
         <v>1222</v>
       </c>
-      <c r="C1279" s="14" t="s">
-[...31 lines deleted...]
-        <v>2452</v>
+      <c r="C1281" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1281" s="15">
+        <v>2511</v>
       </c>
     </row>
     <row r="1282" spans="1:4">
       <c r="A1282" s="5">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="B1282" s="8" t="s">
-        <v>1225</v>
+        <v>1223</v>
       </c>
       <c r="C1282" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1282" s="15">
-        <v>4191</v>
+        <v>4118</v>
       </c>
     </row>
     <row r="1283" spans="1:4">
-      <c r="A1283" s="3" t="s">
-        <v>1226</v>
+      <c r="A1283" s="2" t="s">
+        <v>1224</v>
       </c>
       <c r="B1283" s="8"/>
       <c r="C1283" s="12"/>
       <c r="D1283" s="15"/>
     </row>
     <row r="1284" spans="1:4">
-      <c r="A1284" s="4" t="s">
+      <c r="A1284" s="3" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B1284" s="8"/>
+      <c r="C1284" s="12"/>
+      <c r="D1284" s="15"/>
+    </row>
+    <row r="1285" spans="1:4">
+      <c r="A1285" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B1284" s="10" t="s">
+      <c r="B1285" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="C1284" s="13" t="s">
+      <c r="C1285" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="D1284" s="16" t="s">
+      <c r="D1285" s="16" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="1285" spans="1:4">
-      <c r="A1285" s="5">
+    <row r="1286" spans="1:4">
+      <c r="A1286" s="5">
         <v>1</v>
       </c>
-      <c r="B1285" s="8" t="s">
+      <c r="B1286" s="8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C1286" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1286" s="15">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:4">
+      <c r="A1287" s="5">
+        <v>2</v>
+      </c>
+      <c r="B1287" s="8" t="s">
         <v>1227</v>
       </c>
-      <c r="C1285" s="12" t="s">
-[...25 lines deleted...]
-        <v>6</v>
+      <c r="C1287" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1287" s="15">
+        <v>279</v>
       </c>
     </row>
     <row r="1288" spans="1:4">
       <c r="A1288" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B1288" s="8" t="s">
-        <v>1229</v>
+        <v>1228</v>
       </c>
       <c r="C1288" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1288" s="15">
-        <v>2511</v>
+        <v>279</v>
       </c>
     </row>
     <row r="1289" spans="1:4">
       <c r="A1289" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B1289" s="8" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C1289" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1289" s="15">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:4">
+      <c r="A1290" s="5">
+        <v>5</v>
+      </c>
+      <c r="B1290" s="8" t="s">
         <v>1230</v>
       </c>
-      <c r="C1289" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A1290" s="2" t="s">
+      <c r="C1290" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1290" s="15">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:4">
+      <c r="A1291" s="5">
+        <v>6</v>
+      </c>
+      <c r="B1291" s="8" t="s">
         <v>1231</v>
       </c>
-      <c r="B1290" s="8"/>
-[...4 lines deleted...]
-      <c r="A1291" s="3" t="s">
+      <c r="C1291" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1291" s="15">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:4">
+      <c r="A1292" s="5">
+        <v>7</v>
+      </c>
+      <c r="B1292" s="8" t="s">
         <v>1232</v>
       </c>
-      <c r="B1291" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C1292" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1292" s="15">
+        <v>406</v>
       </c>
     </row>
     <row r="1293" spans="1:4">
       <c r="A1293" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B1293" s="8" t="s">
         <v>1233</v>
       </c>
       <c r="C1293" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1293" s="15">
-        <v>297</v>
+        <v>406</v>
       </c>
     </row>
     <row r="1294" spans="1:4">
-      <c r="A1294" s="5">
-[...2 lines deleted...]
-      <c r="B1294" s="8" t="s">
+      <c r="A1294" s="3" t="s">
         <v>1234</v>
       </c>
-      <c r="C1294" s="12" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B1294" s="8"/>
+      <c r="C1294" s="12"/>
+      <c r="D1294" s="15"/>
     </row>
     <row r="1295" spans="1:4">
-      <c r="A1295" s="5">
+      <c r="A1295" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B1295" s="8" t="s">
-[...6 lines deleted...]
-        <v>279</v>
+      <c r="B1295" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1295" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1295" s="16" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="1296" spans="1:4">
       <c r="A1296" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B1296" s="8" t="s">
-        <v>1236</v>
+        <v>1235</v>
       </c>
       <c r="C1296" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1296" s="15">
-        <v>291</v>
+        <v>275</v>
       </c>
     </row>
     <row r="1297" spans="1:4">
       <c r="A1297" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B1297" s="8" t="s">
-        <v>1237</v>
+        <v>1236</v>
       </c>
       <c r="C1297" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1297" s="15">
-        <v>301</v>
+        <v>275</v>
       </c>
     </row>
     <row r="1298" spans="1:4">
       <c r="A1298" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B1298" s="8" t="s">
-        <v>1238</v>
+        <v>1237</v>
       </c>
       <c r="C1298" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1298" s="15">
-        <v>330</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1299" spans="1:4">
       <c r="A1299" s="5">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B1299" s="8" t="s">
-        <v>1239</v>
+        <v>1238</v>
       </c>
       <c r="C1299" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1299" s="15">
-        <v>406</v>
+        <v>294</v>
       </c>
     </row>
     <row r="1300" spans="1:4">
       <c r="A1300" s="5">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B1300" s="8" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C1300" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1300" s="15">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:4">
+      <c r="A1301" s="5">
+        <v>6</v>
+      </c>
+      <c r="B1301" s="8" t="s">
         <v>1240</v>
       </c>
-      <c r="C1300" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A1301" s="3" t="s">
+      <c r="C1301" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1301" s="15">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:4">
+      <c r="A1302" s="3" t="s">
         <v>1241</v>
       </c>
-      <c r="B1301" s="8"/>
-[...4 lines deleted...]
-      <c r="A1302" s="4" t="s">
+      <c r="B1302" s="8"/>
+      <c r="C1302" s="12"/>
+      <c r="D1302" s="15"/>
+    </row>
+    <row r="1303" spans="1:4">
+      <c r="A1303" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B1302" s="10" t="s">
+      <c r="B1303" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="C1302" s="13" t="s">
+      <c r="C1303" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="D1302" s="16" t="s">
+      <c r="D1303" s="16" t="s">
         <v>6</v>
-      </c>
-[...12 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="1304" spans="1:4">
       <c r="A1304" s="5">
+        <v>1</v>
+      </c>
+      <c r="B1304" s="8" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C1304" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1304" s="15">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:4">
+      <c r="A1305" s="6">
         <v>2</v>
       </c>
-      <c r="B1304" s="8" t="s">
+      <c r="B1305" s="11" t="s">
         <v>1243</v>
       </c>
-      <c r="C1304" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A1305" s="5">
+      <c r="C1305" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1305" s="17">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:4">
+      <c r="A1306" s="5">
         <v>3</v>
       </c>
-      <c r="B1305" s="8" t="s">
+      <c r="B1306" s="8" t="s">
         <v>1244</v>
       </c>
-      <c r="C1305" s="12" t="s">
-[...17 lines deleted...]
-        <v>294</v>
+      <c r="C1306" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1306" s="15">
+        <v>279</v>
       </c>
     </row>
     <row r="1307" spans="1:4">
       <c r="A1307" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B1307" s="8" t="s">
-        <v>1246</v>
+        <v>1245</v>
       </c>
       <c r="C1307" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1307" s="15">
-        <v>294</v>
+        <v>291</v>
       </c>
     </row>
     <row r="1308" spans="1:4">
       <c r="A1308" s="5">
+        <v>5</v>
+      </c>
+      <c r="B1308" s="8" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C1308" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1308" s="15">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:4">
+      <c r="A1309" s="5">
         <v>6</v>
       </c>
-      <c r="B1308" s="8" t="s">
+      <c r="B1309" s="8" t="s">
         <v>1247</v>
       </c>
-      <c r="C1308" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A1309" s="3" t="s">
+      <c r="C1309" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1309" s="15">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:4">
+      <c r="A1310" s="5">
+        <v>7</v>
+      </c>
+      <c r="B1310" s="8" t="s">
         <v>1248</v>
       </c>
-      <c r="B1309" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C1310" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1310" s="15">
+        <v>406</v>
       </c>
     </row>
     <row r="1311" spans="1:4">
       <c r="A1311" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B1311" s="8" t="s">
         <v>1249</v>
       </c>
       <c r="C1311" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1311" s="15">
-        <v>297</v>
+        <v>406</v>
       </c>
     </row>
     <row r="1312" spans="1:4">
-      <c r="A1312" s="7">
-[...2 lines deleted...]
-      <c r="B1312" s="11" t="s">
+      <c r="A1312" s="3" t="s">
         <v>1250</v>
       </c>
-      <c r="C1312" s="14" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B1312" s="8"/>
+      <c r="C1312" s="12"/>
+      <c r="D1312" s="15"/>
     </row>
     <row r="1313" spans="1:4">
-      <c r="A1313" s="5">
+      <c r="A1313" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B1313" s="8" t="s">
-[...6 lines deleted...]
-        <v>279</v>
+      <c r="B1313" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1313" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1313" s="16" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="1314" spans="1:4">
       <c r="A1314" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B1314" s="8" t="s">
-        <v>1252</v>
+        <v>1251</v>
       </c>
       <c r="C1314" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1314" s="15">
-        <v>291</v>
+        <v>275</v>
       </c>
     </row>
     <row r="1315" spans="1:4">
       <c r="A1315" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B1315" s="8" t="s">
-        <v>1253</v>
+        <v>1252</v>
       </c>
       <c r="C1315" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1315" s="15">
-        <v>301</v>
+        <v>275</v>
       </c>
     </row>
     <row r="1316" spans="1:4">
       <c r="A1316" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B1316" s="8" t="s">
-        <v>1254</v>
+        <v>1253</v>
       </c>
       <c r="C1316" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1316" s="15">
-        <v>330</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1317" spans="1:4">
       <c r="A1317" s="5">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B1317" s="8" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C1317" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1317" s="15">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:4">
+      <c r="A1318" s="5">
+        <v>5</v>
+      </c>
+      <c r="B1318" s="8" t="s">
         <v>1255</v>
       </c>
-      <c r="C1317" s="12" t="s">
-[...10 lines deleted...]
-      <c r="B1318" s="11" t="s">
+      <c r="C1318" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1318" s="15">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:4">
+      <c r="A1319" s="5">
+        <v>6</v>
+      </c>
+      <c r="B1319" s="8" t="s">
         <v>1256</v>
       </c>
-      <c r="C1318" s="14" t="s">
-[...7 lines deleted...]
-      <c r="A1319" s="3" t="s">
+      <c r="C1319" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1319" s="15">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:4">
+      <c r="A1320" s="3" t="s">
         <v>1257</v>
       </c>
-      <c r="B1319" s="8"/>
-[...4 lines deleted...]
-      <c r="A1320" s="4" t="s">
+      <c r="B1320" s="8"/>
+      <c r="C1320" s="12"/>
+      <c r="D1320" s="15"/>
+    </row>
+    <row r="1321" spans="1:4">
+      <c r="A1321" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B1320" s="10" t="s">
+      <c r="B1321" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="C1320" s="13" t="s">
+      <c r="C1321" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="D1320" s="16" t="s">
+      <c r="D1321" s="16" t="s">
         <v>6</v>
-      </c>
-[...12 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="1322" spans="1:4">
       <c r="A1322" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B1322" s="8" t="s">
-        <v>1259</v>
+        <v>1258</v>
       </c>
       <c r="C1322" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1322" s="15">
         <v>275</v>
       </c>
     </row>
     <row r="1323" spans="1:4">
       <c r="A1323" s="5">
+        <v>2</v>
+      </c>
+      <c r="B1323" s="8" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C1323" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1323" s="15">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:4">
+      <c r="A1324" s="5">
         <v>3</v>
       </c>
-      <c r="B1323" s="8" t="s">
+      <c r="B1324" s="8" t="s">
         <v>1260</v>
       </c>
-      <c r="C1323" s="12" t="s">
-[...17 lines deleted...]
-        <v>294</v>
+      <c r="C1324" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1324" s="15">
+        <v>316</v>
       </c>
     </row>
     <row r="1325" spans="1:4">
       <c r="A1325" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B1325" s="8" t="s">
-        <v>1262</v>
+        <v>1261</v>
       </c>
       <c r="C1325" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1325" s="15">
-        <v>294</v>
+        <v>302</v>
       </c>
     </row>
     <row r="1326" spans="1:4">
       <c r="A1326" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B1326" s="8" t="s">
-        <v>1263</v>
+        <v>1262</v>
       </c>
       <c r="C1326" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1326" s="15">
-        <v>427</v>
+        <v>302</v>
       </c>
     </row>
     <row r="1327" spans="1:4">
       <c r="A1327" s="3" t="s">
-        <v>1264</v>
+        <v>1263</v>
       </c>
       <c r="B1327" s="8"/>
       <c r="C1327" s="12"/>
       <c r="D1327" s="15"/>
     </row>
     <row r="1328" spans="1:4">
       <c r="A1328" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B1328" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C1328" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D1328" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1329" spans="1:4">
       <c r="A1329" s="5">
         <v>1</v>
       </c>
       <c r="B1329" s="8" t="s">
-        <v>1265</v>
+        <v>1264</v>
       </c>
       <c r="C1329" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1329" s="15">
-        <v>275</v>
+        <v>713</v>
       </c>
     </row>
     <row r="1330" spans="1:4">
       <c r="A1330" s="5">
         <v>2</v>
       </c>
       <c r="B1330" s="8" t="s">
-        <v>1266</v>
+        <v>1265</v>
       </c>
       <c r="C1330" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1330" s="15">
-        <v>275</v>
+        <v>713</v>
       </c>
     </row>
     <row r="1331" spans="1:4">
       <c r="A1331" s="5">
         <v>3</v>
       </c>
       <c r="B1331" s="8" t="s">
-        <v>1267</v>
+        <v>1266</v>
       </c>
       <c r="C1331" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1331" s="15">
-        <v>316</v>
+        <v>713</v>
       </c>
     </row>
     <row r="1332" spans="1:4">
       <c r="A1332" s="5">
         <v>4</v>
       </c>
       <c r="B1332" s="8" t="s">
-        <v>1268</v>
+        <v>1267</v>
       </c>
       <c r="C1332" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1332" s="15">
-        <v>302</v>
+        <v>772</v>
       </c>
     </row>
     <row r="1333" spans="1:4">
       <c r="A1333" s="5">
         <v>5</v>
       </c>
       <c r="B1333" s="8" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C1333" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1333" s="15">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:4">
+      <c r="A1334" s="6">
+        <v>6</v>
+      </c>
+      <c r="B1334" s="11" t="s">
         <v>1269</v>
       </c>
-      <c r="C1333" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A1334" s="3" t="s">
+      <c r="C1334" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1334" s="17">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:4">
+      <c r="A1335" s="5">
+        <v>7</v>
+      </c>
+      <c r="B1335" s="8" t="s">
         <v>1270</v>
       </c>
-      <c r="B1334" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C1335" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1335" s="15">
+        <v>1228</v>
       </c>
     </row>
     <row r="1336" spans="1:4">
       <c r="A1336" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B1336" s="8" t="s">
         <v>1271</v>
       </c>
       <c r="C1336" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1336" s="15">
-        <v>713</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="1337" spans="1:4">
       <c r="A1337" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B1337" s="8" t="s">
         <v>1272</v>
       </c>
       <c r="C1337" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1337" s="15">
-        <v>713</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="1338" spans="1:4">
       <c r="A1338" s="5">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B1338" s="8" t="s">
         <v>1273</v>
       </c>
       <c r="C1338" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1338" s="15">
-        <v>713</v>
+        <v>3744</v>
       </c>
     </row>
     <row r="1339" spans="1:4">
-      <c r="A1339" s="5">
+      <c r="A1339" s="6">
+        <v>11</v>
+      </c>
+      <c r="B1339" s="11" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C1339" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1339" s="17">
+        <v>6786</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:4">
+      <c r="A1340" s="2" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B1340" s="8"/>
+      <c r="C1340" s="12"/>
+      <c r="D1340" s="15"/>
+    </row>
+    <row r="1341" spans="1:4">
+      <c r="A1341" s="3" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B1341" s="8"/>
+      <c r="C1341" s="12"/>
+      <c r="D1341" s="15"/>
+    </row>
+    <row r="1342" spans="1:4">
+      <c r="A1342" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1342" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="B1339" s="8" t="s">
-[...10 lines deleted...]
-      <c r="A1340" s="5">
+      <c r="C1342" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B1340" s="8" t="s">
-[...10 lines deleted...]
-      <c r="A1341" s="7">
+      <c r="D1342" s="16" t="s">
         <v>6</v>
-      </c>
-[...21 lines deleted...]
-        <v>1228</v>
       </c>
     </row>
     <row r="1343" spans="1:4">
       <c r="A1343" s="5">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B1343" s="8" t="s">
-        <v>1278</v>
+        <v>1277</v>
       </c>
       <c r="C1343" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1343" s="15">
-        <v>1757</v>
+        <v>239</v>
       </c>
     </row>
     <row r="1344" spans="1:4">
       <c r="A1344" s="5">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B1344" s="8" t="s">
-        <v>1279</v>
+        <v>1278</v>
       </c>
       <c r="C1344" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1344" s="15">
-        <v>2016</v>
+        <v>239</v>
       </c>
     </row>
     <row r="1345" spans="1:4">
       <c r="A1345" s="5">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B1345" s="8" t="s">
-        <v>1280</v>
+        <v>1279</v>
       </c>
       <c r="C1345" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1345" s="15">
-        <v>3744</v>
+        <v>239</v>
       </c>
     </row>
     <row r="1346" spans="1:4">
       <c r="A1346" s="5">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B1346" s="8" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C1346" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1346" s="15">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:4">
+      <c r="A1347" s="5">
+        <v>5</v>
+      </c>
+      <c r="B1347" s="8" t="s">
         <v>1281</v>
       </c>
-      <c r="C1346" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A1347" s="2" t="s">
+      <c r="C1347" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1347" s="15">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:4">
+      <c r="A1348" s="5">
+        <v>6</v>
+      </c>
+      <c r="B1348" s="8" t="s">
         <v>1282</v>
       </c>
-      <c r="B1347" s="8"/>
-[...4 lines deleted...]
-      <c r="A1348" s="3" t="s">
+      <c r="C1348" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1348" s="15">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:4">
+      <c r="A1349" s="5">
+        <v>7</v>
+      </c>
+      <c r="B1349" s="8" t="s">
         <v>1283</v>
       </c>
-      <c r="B1348" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C1349" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1349" s="15">
+        <v>134</v>
       </c>
     </row>
     <row r="1350" spans="1:4">
       <c r="A1350" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B1350" s="8" t="s">
         <v>1284</v>
       </c>
       <c r="C1350" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1350" s="15">
-        <v>239</v>
+        <v>134</v>
       </c>
     </row>
     <row r="1351" spans="1:4">
       <c r="A1351" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B1351" s="8" t="s">
         <v>1285</v>
       </c>
       <c r="C1351" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1351" s="15">
-        <v>239</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1352" spans="1:4">
       <c r="A1352" s="5">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B1352" s="8" t="s">
         <v>1286</v>
       </c>
       <c r="C1352" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1352" s="15">
-        <v>239</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1353" spans="1:4">
       <c r="A1353" s="5">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B1353" s="8" t="s">
         <v>1287</v>
       </c>
       <c r="C1353" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1353" s="15">
-        <v>239</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1354" spans="1:4">
       <c r="A1354" s="5">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B1354" s="8" t="s">
         <v>1288</v>
       </c>
       <c r="C1354" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1354" s="15">
-        <v>134</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1355" spans="1:4">
       <c r="A1355" s="5">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B1355" s="8" t="s">
         <v>1289</v>
       </c>
       <c r="C1355" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1355" s="15">
-        <v>134</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1356" spans="1:4">
       <c r="A1356" s="5">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B1356" s="8" t="s">
         <v>1290</v>
       </c>
       <c r="C1356" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1356" s="15">
-        <v>134</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1357" spans="1:4">
       <c r="A1357" s="5">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B1357" s="8" t="s">
         <v>1291</v>
       </c>
       <c r="C1357" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1357" s="15">
-        <v>134</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1358" spans="1:4">
       <c r="A1358" s="5">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="B1358" s="8" t="s">
         <v>1292</v>
       </c>
       <c r="C1358" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1358" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1359" spans="1:4">
       <c r="A1359" s="5">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="B1359" s="8" t="s">
         <v>1293</v>
       </c>
       <c r="C1359" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1359" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1360" spans="1:4">
       <c r="A1360" s="5">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="B1360" s="8" t="s">
         <v>1294</v>
       </c>
       <c r="C1360" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1360" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1361" spans="1:4">
       <c r="A1361" s="5">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="B1361" s="8" t="s">
         <v>1295</v>
       </c>
       <c r="C1361" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1361" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1362" spans="1:4">
-      <c r="A1362" s="7">
-[...2 lines deleted...]
-      <c r="B1362" s="11" t="s">
+      <c r="A1362" s="5">
+        <v>20</v>
+      </c>
+      <c r="B1362" s="8" t="s">
         <v>1296</v>
       </c>
-      <c r="C1362" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D1362" s="17">
+      <c r="C1362" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1362" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1363" spans="1:4">
       <c r="A1363" s="5">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="B1363" s="8" t="s">
         <v>1297</v>
       </c>
       <c r="C1363" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1363" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1364" spans="1:4">
       <c r="A1364" s="5">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B1364" s="8" t="s">
         <v>1298</v>
       </c>
       <c r="C1364" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1364" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1365" spans="1:4">
       <c r="A1365" s="5">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="B1365" s="8" t="s">
         <v>1299</v>
       </c>
       <c r="C1365" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1365" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1366" spans="1:4">
       <c r="A1366" s="5">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="B1366" s="8" t="s">
         <v>1300</v>
       </c>
       <c r="C1366" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1366" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1367" spans="1:4">
       <c r="A1367" s="5">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="B1367" s="8" t="s">
         <v>1301</v>
       </c>
       <c r="C1367" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1367" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1368" spans="1:4">
       <c r="A1368" s="5">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="B1368" s="8" t="s">
         <v>1302</v>
       </c>
       <c r="C1368" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1368" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1369" spans="1:4">
       <c r="A1369" s="5">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="B1369" s="8" t="s">
         <v>1303</v>
       </c>
       <c r="C1369" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1369" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1370" spans="1:4">
       <c r="A1370" s="5">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="B1370" s="8" t="s">
         <v>1304</v>
       </c>
       <c r="C1370" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1370" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1371" spans="1:4">
       <c r="A1371" s="5">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="B1371" s="8" t="s">
         <v>1305</v>
       </c>
       <c r="C1371" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1371" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1372" spans="1:4">
       <c r="A1372" s="5">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="B1372" s="8" t="s">
         <v>1306</v>
       </c>
       <c r="C1372" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1372" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1373" spans="1:4">
       <c r="A1373" s="5">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="B1373" s="8" t="s">
         <v>1307</v>
       </c>
       <c r="C1373" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1373" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1374" spans="1:4">
       <c r="A1374" s="5">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="B1374" s="8" t="s">
         <v>1308</v>
       </c>
       <c r="C1374" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1374" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1375" spans="1:4">
       <c r="A1375" s="5">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="B1375" s="8" t="s">
         <v>1309</v>
       </c>
       <c r="C1375" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1375" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1376" spans="1:4">
-      <c r="A1376" s="7">
-[...2 lines deleted...]
-      <c r="B1376" s="11" t="s">
+      <c r="A1376" s="5">
+        <v>34</v>
+      </c>
+      <c r="B1376" s="8" t="s">
         <v>1310</v>
       </c>
-      <c r="C1376" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D1376" s="17">
+      <c r="C1376" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1376" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1377" spans="1:4">
       <c r="A1377" s="5">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="B1377" s="8" t="s">
         <v>1311</v>
       </c>
       <c r="C1377" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1377" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1378" spans="1:4">
       <c r="A1378" s="5">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="B1378" s="8" t="s">
         <v>1312</v>
       </c>
       <c r="C1378" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1378" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1379" spans="1:4">
-      <c r="A1379" s="5">
-[...2 lines deleted...]
-      <c r="B1379" s="8" t="s">
+      <c r="A1379" s="6">
+        <v>37</v>
+      </c>
+      <c r="B1379" s="11" t="s">
         <v>1313</v>
       </c>
-      <c r="C1379" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D1379" s="15">
+      <c r="C1379" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1379" s="17">
         <v>105</v>
       </c>
     </row>
     <row r="1380" spans="1:4">
       <c r="A1380" s="5">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B1380" s="8" t="s">
         <v>1314</v>
       </c>
       <c r="C1380" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1380" s="15">
         <v>105</v>
       </c>
     </row>
     <row r="1381" spans="1:4">
       <c r="A1381" s="5">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="B1381" s="8" t="s">
         <v>1315</v>
       </c>
       <c r="C1381" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1381" s="15">
-        <v>105</v>
+        <v>153</v>
       </c>
     </row>
     <row r="1382" spans="1:4">
       <c r="A1382" s="5">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="B1382" s="8" t="s">
         <v>1316</v>
       </c>
       <c r="C1382" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1382" s="15">
-        <v>105</v>
+        <v>153</v>
       </c>
     </row>
     <row r="1383" spans="1:4">
       <c r="A1383" s="5">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="B1383" s="8" t="s">
         <v>1317</v>
       </c>
       <c r="C1383" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1383" s="15">
-        <v>105</v>
+        <v>153</v>
       </c>
     </row>
     <row r="1384" spans="1:4">
       <c r="A1384" s="5">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="B1384" s="8" t="s">
         <v>1318</v>
       </c>
       <c r="C1384" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1384" s="15">
-        <v>105</v>
+        <v>153</v>
       </c>
     </row>
     <row r="1385" spans="1:4">
       <c r="A1385" s="5">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="B1385" s="8" t="s">
         <v>1319</v>
       </c>
       <c r="C1385" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1385" s="15">
-        <v>105</v>
+        <v>153</v>
       </c>
     </row>
     <row r="1386" spans="1:4">
       <c r="A1386" s="5">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="B1386" s="8" t="s">
         <v>1320</v>
       </c>
       <c r="C1386" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1386" s="15">
-        <v>105</v>
+        <v>153</v>
       </c>
     </row>
     <row r="1387" spans="1:4">
       <c r="A1387" s="5">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="B1387" s="8" t="s">
         <v>1321</v>
       </c>
       <c r="C1387" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1387" s="15">
-        <v>105</v>
+        <v>153</v>
       </c>
     </row>
     <row r="1388" spans="1:4">
       <c r="A1388" s="5">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="B1388" s="8" t="s">
         <v>1322</v>
       </c>
       <c r="C1388" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1388" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1389" spans="1:4">
       <c r="A1389" s="5">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="B1389" s="8" t="s">
         <v>1323</v>
       </c>
       <c r="C1389" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1389" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1390" spans="1:4">
       <c r="A1390" s="5">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="B1390" s="8" t="s">
         <v>1324</v>
       </c>
       <c r="C1390" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1390" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1391" spans="1:4">
       <c r="A1391" s="5">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="B1391" s="8" t="s">
         <v>1325</v>
       </c>
       <c r="C1391" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1391" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1392" spans="1:4">
       <c r="A1392" s="5">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B1392" s="8" t="s">
         <v>1326</v>
       </c>
       <c r="C1392" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1392" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1393" spans="1:4">
       <c r="A1393" s="5">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B1393" s="8" t="s">
         <v>1327</v>
       </c>
       <c r="C1393" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1393" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1394" spans="1:4">
       <c r="A1394" s="5">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B1394" s="8" t="s">
         <v>1328</v>
       </c>
       <c r="C1394" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1394" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1395" spans="1:4">
       <c r="A1395" s="5">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="B1395" s="8" t="s">
         <v>1329</v>
       </c>
       <c r="C1395" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1395" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1396" spans="1:4">
       <c r="A1396" s="5">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B1396" s="8" t="s">
         <v>1330</v>
       </c>
       <c r="C1396" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1396" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1397" spans="1:4">
       <c r="A1397" s="5">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="B1397" s="8" t="s">
         <v>1331</v>
       </c>
       <c r="C1397" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1397" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1398" spans="1:4">
       <c r="A1398" s="5">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B1398" s="8" t="s">
         <v>1332</v>
       </c>
       <c r="C1398" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1398" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1399" spans="1:4">
       <c r="A1399" s="5">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B1399" s="8" t="s">
         <v>1333</v>
       </c>
       <c r="C1399" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1399" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1400" spans="1:4">
       <c r="A1400" s="5">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="B1400" s="8" t="s">
         <v>1334</v>
       </c>
       <c r="C1400" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1400" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1401" spans="1:4">
       <c r="A1401" s="5">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="B1401" s="8" t="s">
         <v>1335</v>
       </c>
       <c r="C1401" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1401" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1402" spans="1:4">
       <c r="A1402" s="5">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="B1402" s="8" t="s">
         <v>1336</v>
       </c>
       <c r="C1402" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1402" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1403" spans="1:4">
       <c r="A1403" s="5">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="B1403" s="8" t="s">
         <v>1337</v>
       </c>
       <c r="C1403" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1403" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1404" spans="1:4">
       <c r="A1404" s="5">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="B1404" s="8" t="s">
         <v>1338</v>
       </c>
       <c r="C1404" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1404" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1405" spans="1:4">
       <c r="A1405" s="5">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="B1405" s="8" t="s">
         <v>1339</v>
       </c>
       <c r="C1405" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1405" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1406" spans="1:4">
       <c r="A1406" s="5">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="B1406" s="8" t="s">
         <v>1340</v>
       </c>
       <c r="C1406" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1406" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1407" spans="1:4">
       <c r="A1407" s="5">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B1407" s="8" t="s">
         <v>1341</v>
       </c>
       <c r="C1407" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1407" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1408" spans="1:4">
       <c r="A1408" s="5">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="B1408" s="8" t="s">
         <v>1342</v>
       </c>
       <c r="C1408" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1408" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1409" spans="1:4">
       <c r="A1409" s="5">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="B1409" s="8" t="s">
         <v>1343</v>
       </c>
       <c r="C1409" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1409" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1410" spans="1:4">
       <c r="A1410" s="5">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B1410" s="8" t="s">
         <v>1344</v>
       </c>
       <c r="C1410" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1410" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1411" spans="1:4">
       <c r="A1411" s="5">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="B1411" s="8" t="s">
         <v>1345</v>
       </c>
       <c r="C1411" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1411" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1412" spans="1:4">
       <c r="A1412" s="5">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B1412" s="8" t="s">
         <v>1346</v>
       </c>
       <c r="C1412" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1412" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1413" spans="1:4">
       <c r="A1413" s="5">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="B1413" s="8" t="s">
         <v>1347</v>
       </c>
       <c r="C1413" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1413" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1414" spans="1:4">
       <c r="A1414" s="5">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="B1414" s="8" t="s">
         <v>1348</v>
       </c>
       <c r="C1414" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1414" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1415" spans="1:4">
       <c r="A1415" s="5">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="B1415" s="8" t="s">
         <v>1349</v>
       </c>
       <c r="C1415" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1415" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1416" spans="1:4">
       <c r="A1416" s="5">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="B1416" s="8" t="s">
         <v>1350</v>
       </c>
       <c r="C1416" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1416" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1417" spans="1:4">
       <c r="A1417" s="5">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="B1417" s="8" t="s">
         <v>1351</v>
       </c>
       <c r="C1417" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1417" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1418" spans="1:4">
       <c r="A1418" s="5">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="B1418" s="8" t="s">
         <v>1352</v>
       </c>
       <c r="C1418" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1418" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1419" spans="1:4">
       <c r="A1419" s="5">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="B1419" s="8" t="s">
         <v>1353</v>
       </c>
       <c r="C1419" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1419" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1420" spans="1:4">
       <c r="A1420" s="5">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="B1420" s="8" t="s">
         <v>1354</v>
       </c>
       <c r="C1420" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1420" s="15">
         <v>153</v>
       </c>
     </row>
     <row r="1421" spans="1:4">
-      <c r="A1421" s="5">
-[...2 lines deleted...]
-      <c r="B1421" s="8" t="s">
+      <c r="A1421" s="3" t="s">
         <v>1355</v>
       </c>
-      <c r="C1421" s="12" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B1421" s="8"/>
+      <c r="C1421" s="12"/>
+      <c r="D1421" s="15"/>
     </row>
     <row r="1422" spans="1:4">
-      <c r="A1422" s="5">
-[...9 lines deleted...]
-        <v>153</v>
+      <c r="A1422" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1422" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1422" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1422" s="16" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="1423" spans="1:4">
       <c r="A1423" s="5">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="B1423" s="8" t="s">
-        <v>1357</v>
+        <v>1356</v>
       </c>
       <c r="C1423" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1423" s="15">
-        <v>153</v>
+        <v>178</v>
       </c>
     </row>
     <row r="1424" spans="1:4">
       <c r="A1424" s="5">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="B1424" s="8" t="s">
-        <v>1358</v>
+        <v>1357</v>
       </c>
       <c r="C1424" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1424" s="15">
-        <v>153</v>
+        <v>178</v>
       </c>
     </row>
     <row r="1425" spans="1:4">
       <c r="A1425" s="5">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="B1425" s="8" t="s">
-        <v>1359</v>
+        <v>1358</v>
       </c>
       <c r="C1425" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1425" s="15">
-        <v>153</v>
+        <v>178</v>
       </c>
     </row>
     <row r="1426" spans="1:4">
       <c r="A1426" s="5">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="B1426" s="8" t="s">
-        <v>1360</v>
+        <v>1359</v>
       </c>
       <c r="C1426" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1426" s="15">
-        <v>153</v>
+        <v>178</v>
       </c>
     </row>
     <row r="1427" spans="1:4">
       <c r="A1427" s="5">
-        <v>78</v>
+        <v>5</v>
       </c>
       <c r="B1427" s="8" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C1427" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1427" s="15">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="1428" spans="1:4">
+      <c r="A1428" s="5">
+        <v>6</v>
+      </c>
+      <c r="B1428" s="8" t="s">
         <v>1361</v>
       </c>
-      <c r="C1427" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A1428" s="3" t="s">
+      <c r="C1428" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1428" s="15">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="1429" spans="1:4">
+      <c r="A1429" s="5">
+        <v>7</v>
+      </c>
+      <c r="B1429" s="8" t="s">
         <v>1362</v>
       </c>
-      <c r="B1428" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C1429" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1429" s="15">
+        <v>178</v>
       </c>
     </row>
     <row r="1430" spans="1:4">
       <c r="A1430" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B1430" s="8" t="s">
         <v>1363</v>
       </c>
       <c r="C1430" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1430" s="15">
         <v>178</v>
       </c>
     </row>
     <row r="1431" spans="1:4">
-      <c r="A1431" s="7">
-[...2 lines deleted...]
-      <c r="B1431" s="11" t="s">
+      <c r="A1431" s="5">
+        <v>9</v>
+      </c>
+      <c r="B1431" s="8" t="s">
         <v>1364</v>
       </c>
-      <c r="C1431" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D1431" s="17">
+      <c r="C1431" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1431" s="15">
         <v>178</v>
       </c>
     </row>
     <row r="1432" spans="1:4">
       <c r="A1432" s="5">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B1432" s="8" t="s">
         <v>1365</v>
       </c>
       <c r="C1432" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1432" s="15">
         <v>178</v>
       </c>
     </row>
     <row r="1433" spans="1:4">
       <c r="A1433" s="5">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B1433" s="8" t="s">
         <v>1366</v>
       </c>
       <c r="C1433" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1433" s="15">
         <v>178</v>
       </c>
     </row>
     <row r="1434" spans="1:4">
       <c r="A1434" s="5">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B1434" s="8" t="s">
         <v>1367</v>
       </c>
       <c r="C1434" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1434" s="15">
         <v>178</v>
       </c>
     </row>
     <row r="1435" spans="1:4">
       <c r="A1435" s="5">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B1435" s="8" t="s">
         <v>1368</v>
       </c>
       <c r="C1435" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1435" s="15">
         <v>178</v>
       </c>
     </row>
     <row r="1436" spans="1:4">
       <c r="A1436" s="5">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B1436" s="8" t="s">
         <v>1369</v>
       </c>
       <c r="C1436" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1436" s="15">
         <v>178</v>
       </c>
     </row>
     <row r="1437" spans="1:4">
       <c r="A1437" s="5">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B1437" s="8" t="s">
         <v>1370</v>
       </c>
       <c r="C1437" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1437" s="15">
         <v>178</v>
       </c>
     </row>
     <row r="1438" spans="1:4">
       <c r="A1438" s="5">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="B1438" s="8" t="s">
         <v>1371</v>
       </c>
       <c r="C1438" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1438" s="15">
         <v>178</v>
       </c>
     </row>
     <row r="1439" spans="1:4">
       <c r="A1439" s="5">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="B1439" s="8" t="s">
         <v>1372</v>
       </c>
       <c r="C1439" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1439" s="15">
         <v>178</v>
       </c>
     </row>
     <row r="1440" spans="1:4">
       <c r="A1440" s="5">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="B1440" s="8" t="s">
         <v>1373</v>
       </c>
       <c r="C1440" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1440" s="15">
         <v>178</v>
       </c>
     </row>
     <row r="1441" spans="1:4">
       <c r="A1441" s="5">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="B1441" s="8" t="s">
         <v>1374</v>
       </c>
       <c r="C1441" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1441" s="15">
-        <v>178</v>
+        <v>186</v>
       </c>
     </row>
     <row r="1442" spans="1:4">
       <c r="A1442" s="5">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="B1442" s="8" t="s">
         <v>1375</v>
       </c>
       <c r="C1442" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1442" s="15">
-        <v>178</v>
+        <v>186</v>
       </c>
     </row>
     <row r="1443" spans="1:4">
       <c r="A1443" s="5">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="B1443" s="8" t="s">
         <v>1376</v>
       </c>
       <c r="C1443" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1443" s="15">
-        <v>178</v>
+        <v>186</v>
       </c>
     </row>
     <row r="1444" spans="1:4">
       <c r="A1444" s="5">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B1444" s="8" t="s">
         <v>1377</v>
       </c>
       <c r="C1444" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1444" s="15">
-        <v>178</v>
+        <v>186</v>
       </c>
     </row>
     <row r="1445" spans="1:4">
       <c r="A1445" s="5">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="B1445" s="8" t="s">
         <v>1378</v>
       </c>
       <c r="C1445" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1445" s="15">
-        <v>178</v>
+        <v>186</v>
       </c>
     </row>
     <row r="1446" spans="1:4">
       <c r="A1446" s="5">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="B1446" s="8" t="s">
         <v>1379</v>
       </c>
       <c r="C1446" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1446" s="15">
-        <v>178</v>
+        <v>186</v>
       </c>
     </row>
     <row r="1447" spans="1:4">
       <c r="A1447" s="5">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="B1447" s="8" t="s">
         <v>1380</v>
       </c>
       <c r="C1447" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1447" s="15">
-        <v>178</v>
+        <v>186</v>
       </c>
     </row>
     <row r="1448" spans="1:4">
       <c r="A1448" s="5">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="B1448" s="8" t="s">
         <v>1381</v>
       </c>
       <c r="C1448" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1448" s="15">
         <v>186</v>
       </c>
     </row>
     <row r="1449" spans="1:4">
       <c r="A1449" s="5">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="B1449" s="8" t="s">
         <v>1382</v>
       </c>
       <c r="C1449" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1449" s="15">
         <v>186</v>
       </c>
     </row>
     <row r="1450" spans="1:4">
       <c r="A1450" s="5">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="B1450" s="8" t="s">
         <v>1383</v>
       </c>
       <c r="C1450" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1450" s="15">
         <v>186</v>
       </c>
     </row>
     <row r="1451" spans="1:4">
       <c r="A1451" s="5">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="B1451" s="8" t="s">
         <v>1384</v>
       </c>
       <c r="C1451" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1451" s="15">
         <v>186</v>
       </c>
     </row>
     <row r="1452" spans="1:4">
       <c r="A1452" s="5">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="B1452" s="8" t="s">
         <v>1385</v>
       </c>
       <c r="C1452" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1452" s="15">
         <v>186</v>
       </c>
     </row>
     <row r="1453" spans="1:4">
-      <c r="A1453" s="5">
-[...2 lines deleted...]
-      <c r="B1453" s="8" t="s">
+      <c r="A1453" s="6">
+        <v>31</v>
+      </c>
+      <c r="B1453" s="11" t="s">
         <v>1386</v>
       </c>
-      <c r="C1453" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D1453" s="15">
+      <c r="C1453" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1453" s="17">
         <v>186</v>
       </c>
     </row>
     <row r="1454" spans="1:4">
       <c r="A1454" s="5">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="B1454" s="8" t="s">
         <v>1387</v>
       </c>
       <c r="C1454" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1454" s="15">
         <v>186</v>
       </c>
     </row>
     <row r="1455" spans="1:4">
-      <c r="A1455" s="5">
-[...2 lines deleted...]
-      <c r="B1455" s="8" t="s">
+      <c r="A1455" s="6">
+        <v>33</v>
+      </c>
+      <c r="B1455" s="11" t="s">
         <v>1388</v>
       </c>
-      <c r="C1455" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D1455" s="15">
+      <c r="C1455" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1455" s="17">
         <v>186</v>
       </c>
     </row>
     <row r="1456" spans="1:4">
-      <c r="A1456" s="5">
-[...2 lines deleted...]
-      <c r="B1456" s="8" t="s">
+      <c r="A1456" s="6">
+        <v>34</v>
+      </c>
+      <c r="B1456" s="11" t="s">
         <v>1389</v>
       </c>
-      <c r="C1456" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D1456" s="15">
+      <c r="C1456" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1456" s="17">
         <v>186</v>
       </c>
     </row>
     <row r="1457" spans="1:4">
       <c r="A1457" s="5">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="B1457" s="8" t="s">
         <v>1390</v>
       </c>
       <c r="C1457" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1457" s="15">
         <v>186</v>
       </c>
     </row>
     <row r="1458" spans="1:4">
       <c r="A1458" s="5">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="B1458" s="8" t="s">
         <v>1391</v>
       </c>
       <c r="C1458" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1458" s="15">
         <v>186</v>
       </c>
     </row>
     <row r="1459" spans="1:4">
       <c r="A1459" s="5">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="B1459" s="8" t="s">
         <v>1392</v>
       </c>
       <c r="C1459" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1459" s="15">
         <v>186</v>
       </c>
     </row>
     <row r="1460" spans="1:4">
       <c r="A1460" s="5">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B1460" s="8" t="s">
         <v>1393</v>
       </c>
       <c r="C1460" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1460" s="15">
         <v>186</v>
       </c>
     </row>
     <row r="1461" spans="1:4">
       <c r="A1461" s="5">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="B1461" s="8" t="s">
         <v>1394</v>
       </c>
       <c r="C1461" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1461" s="15">
-        <v>186</v>
+        <v>191</v>
       </c>
     </row>
     <row r="1462" spans="1:4">
       <c r="A1462" s="5">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="B1462" s="8" t="s">
         <v>1395</v>
       </c>
       <c r="C1462" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1462" s="15">
-        <v>186</v>
+        <v>191</v>
       </c>
     </row>
     <row r="1463" spans="1:4">
       <c r="A1463" s="5">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="B1463" s="8" t="s">
         <v>1396</v>
       </c>
       <c r="C1463" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1463" s="15">
-        <v>186</v>
+        <v>191</v>
       </c>
     </row>
     <row r="1464" spans="1:4">
       <c r="A1464" s="5">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="B1464" s="8" t="s">
         <v>1397</v>
       </c>
       <c r="C1464" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1464" s="15">
-        <v>186</v>
+        <v>191</v>
       </c>
     </row>
     <row r="1465" spans="1:4">
       <c r="A1465" s="5">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="B1465" s="8" t="s">
         <v>1398</v>
       </c>
       <c r="C1465" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1465" s="15">
-        <v>186</v>
+        <v>191</v>
       </c>
     </row>
     <row r="1466" spans="1:4">
       <c r="A1466" s="5">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="B1466" s="8" t="s">
         <v>1399</v>
       </c>
       <c r="C1466" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1466" s="15">
-        <v>186</v>
+        <v>191</v>
       </c>
     </row>
     <row r="1467" spans="1:4">
       <c r="A1467" s="5">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="B1467" s="8" t="s">
         <v>1400</v>
       </c>
       <c r="C1467" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1467" s="15">
-        <v>186</v>
+        <v>191</v>
       </c>
     </row>
     <row r="1468" spans="1:4">
       <c r="A1468" s="5">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="B1468" s="8" t="s">
         <v>1401</v>
       </c>
       <c r="C1468" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1468" s="15">
         <v>191</v>
       </c>
     </row>
     <row r="1469" spans="1:4">
       <c r="A1469" s="5">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="B1469" s="8" t="s">
         <v>1402</v>
       </c>
       <c r="C1469" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1469" s="15">
         <v>191</v>
       </c>
     </row>
     <row r="1470" spans="1:4">
       <c r="A1470" s="5">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="B1470" s="8" t="s">
         <v>1403</v>
       </c>
       <c r="C1470" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1470" s="15">
         <v>191</v>
       </c>
     </row>
     <row r="1471" spans="1:4">
       <c r="A1471" s="5">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="B1471" s="8" t="s">
         <v>1404</v>
       </c>
       <c r="C1471" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1471" s="15">
-        <v>191</v>
+        <v>489</v>
       </c>
     </row>
     <row r="1472" spans="1:4">
       <c r="A1472" s="5">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B1472" s="8" t="s">
         <v>1405</v>
       </c>
       <c r="C1472" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1472" s="15">
-        <v>191</v>
+        <v>489</v>
       </c>
     </row>
     <row r="1473" spans="1:4">
       <c r="A1473" s="5">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B1473" s="8" t="s">
         <v>1406</v>
       </c>
       <c r="C1473" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1473" s="15">
-        <v>191</v>
+        <v>489</v>
       </c>
     </row>
     <row r="1474" spans="1:4">
-      <c r="A1474" s="7">
-[...2 lines deleted...]
-      <c r="B1474" s="11" t="s">
+      <c r="A1474" s="5">
+        <v>52</v>
+      </c>
+      <c r="B1474" s="8" t="s">
         <v>1407</v>
       </c>
-      <c r="C1474" s="14" t="s">
-[...3 lines deleted...]
-        <v>191</v>
+      <c r="C1474" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1474" s="15">
+        <v>489</v>
       </c>
     </row>
     <row r="1475" spans="1:4">
       <c r="A1475" s="5">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="B1475" s="8" t="s">
         <v>1408</v>
       </c>
       <c r="C1475" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1475" s="15">
-        <v>191</v>
+        <v>489</v>
       </c>
     </row>
     <row r="1476" spans="1:4">
       <c r="A1476" s="5">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B1476" s="8" t="s">
         <v>1409</v>
       </c>
       <c r="C1476" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1476" s="15">
-        <v>191</v>
+        <v>489</v>
       </c>
     </row>
     <row r="1477" spans="1:4">
       <c r="A1477" s="5">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="B1477" s="8" t="s">
         <v>1410</v>
       </c>
       <c r="C1477" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1477" s="15">
-        <v>191</v>
+        <v>489</v>
       </c>
     </row>
     <row r="1478" spans="1:4">
       <c r="A1478" s="5">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B1478" s="8" t="s">
         <v>1411</v>
       </c>
       <c r="C1478" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1478" s="15">
         <v>489</v>
       </c>
     </row>
     <row r="1479" spans="1:4">
       <c r="A1479" s="5">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B1479" s="8" t="s">
         <v>1412</v>
       </c>
       <c r="C1479" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1479" s="15">
         <v>489</v>
       </c>
     </row>
     <row r="1480" spans="1:4">
       <c r="A1480" s="5">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="B1480" s="8" t="s">
         <v>1413</v>
       </c>
       <c r="C1480" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1480" s="15">
         <v>489</v>
       </c>
     </row>
     <row r="1481" spans="1:4">
       <c r="A1481" s="5">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="B1481" s="8" t="s">
         <v>1414</v>
       </c>
       <c r="C1481" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1481" s="15">
         <v>489</v>
       </c>
     </row>
     <row r="1482" spans="1:4">
       <c r="A1482" s="5">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="B1482" s="8" t="s">
         <v>1415</v>
       </c>
       <c r="C1482" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1482" s="15">
         <v>489</v>
       </c>
     </row>
     <row r="1483" spans="1:4">
       <c r="A1483" s="5">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="B1483" s="8" t="s">
         <v>1416</v>
       </c>
       <c r="C1483" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1483" s="15">
         <v>489</v>
       </c>
     </row>
     <row r="1484" spans="1:4">
       <c r="A1484" s="5">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="B1484" s="8" t="s">
         <v>1417</v>
       </c>
       <c r="C1484" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1484" s="15">
         <v>489</v>
       </c>
     </row>
     <row r="1485" spans="1:4">
       <c r="A1485" s="5">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="B1485" s="8" t="s">
         <v>1418</v>
       </c>
       <c r="C1485" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1485" s="15">
-        <v>489</v>
+        <v>552</v>
       </c>
     </row>
     <row r="1486" spans="1:4">
       <c r="A1486" s="5">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="B1486" s="8" t="s">
         <v>1419</v>
       </c>
       <c r="C1486" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1486" s="15">
-        <v>489</v>
+        <v>552</v>
       </c>
     </row>
     <row r="1487" spans="1:4">
       <c r="A1487" s="5">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B1487" s="8" t="s">
         <v>1420</v>
       </c>
       <c r="C1487" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1487" s="15">
-        <v>489</v>
+        <v>552</v>
       </c>
     </row>
     <row r="1488" spans="1:4">
       <c r="A1488" s="5">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="B1488" s="8" t="s">
         <v>1421</v>
       </c>
       <c r="C1488" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1488" s="15">
-        <v>489</v>
+        <v>552</v>
       </c>
     </row>
     <row r="1489" spans="1:4">
       <c r="A1489" s="5">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="B1489" s="8" t="s">
         <v>1422</v>
       </c>
       <c r="C1489" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1489" s="15">
-        <v>489</v>
+        <v>552</v>
       </c>
     </row>
     <row r="1490" spans="1:4">
       <c r="A1490" s="5">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B1490" s="8" t="s">
         <v>1423</v>
       </c>
       <c r="C1490" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1490" s="15">
-        <v>489</v>
+        <v>552</v>
       </c>
     </row>
     <row r="1491" spans="1:4">
       <c r="A1491" s="5">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="B1491" s="8" t="s">
         <v>1424</v>
       </c>
       <c r="C1491" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1491" s="15">
-        <v>489</v>
+        <v>552</v>
       </c>
     </row>
     <row r="1492" spans="1:4">
-      <c r="A1492" s="7">
-[...2 lines deleted...]
-      <c r="B1492" s="11" t="s">
+      <c r="A1492" s="5">
+        <v>70</v>
+      </c>
+      <c r="B1492" s="8" t="s">
         <v>1425</v>
       </c>
-      <c r="C1492" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D1492" s="17">
+      <c r="C1492" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1492" s="15">
         <v>552</v>
       </c>
     </row>
     <row r="1493" spans="1:4">
-      <c r="A1493" s="7">
-[...2 lines deleted...]
-      <c r="B1493" s="11" t="s">
+      <c r="A1493" s="5">
+        <v>71</v>
+      </c>
+      <c r="B1493" s="8" t="s">
         <v>1426</v>
       </c>
-      <c r="C1493" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D1493" s="17">
+      <c r="C1493" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1493" s="15">
         <v>552</v>
       </c>
     </row>
     <row r="1494" spans="1:4">
       <c r="A1494" s="5">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="B1494" s="8" t="s">
         <v>1427</v>
       </c>
       <c r="C1494" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1494" s="15">
         <v>552</v>
       </c>
     </row>
     <row r="1495" spans="1:4">
       <c r="A1495" s="5">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="B1495" s="8" t="s">
         <v>1428</v>
       </c>
       <c r="C1495" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1495" s="15">
         <v>552</v>
       </c>
     </row>
     <row r="1496" spans="1:4">
       <c r="A1496" s="5">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="B1496" s="8" t="s">
         <v>1429</v>
       </c>
       <c r="C1496" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1496" s="15">
         <v>552</v>
       </c>
     </row>
     <row r="1497" spans="1:4">
       <c r="A1497" s="5">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="B1497" s="8" t="s">
         <v>1430</v>
       </c>
       <c r="C1497" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1497" s="15">
         <v>552</v>
       </c>
     </row>
     <row r="1498" spans="1:4">
-      <c r="A1498" s="7">
-[...2 lines deleted...]
-      <c r="B1498" s="11" t="s">
+      <c r="A1498" s="5">
+        <v>76</v>
+      </c>
+      <c r="B1498" s="8" t="s">
         <v>1431</v>
       </c>
-      <c r="C1498" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D1498" s="17">
+      <c r="C1498" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1498" s="15">
         <v>552</v>
       </c>
     </row>
     <row r="1499" spans="1:4">
       <c r="A1499" s="5">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="B1499" s="8" t="s">
         <v>1432</v>
       </c>
       <c r="C1499" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1499" s="15">
         <v>552</v>
       </c>
     </row>
     <row r="1500" spans="1:4">
       <c r="A1500" s="5">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="B1500" s="8" t="s">
         <v>1433</v>
       </c>
       <c r="C1500" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1500" s="15">
         <v>552</v>
       </c>
     </row>
     <row r="1501" spans="1:4">
       <c r="A1501" s="5">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="B1501" s="8" t="s">
         <v>1434</v>
       </c>
       <c r="C1501" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1501" s="15">
         <v>552</v>
       </c>
     </row>
     <row r="1502" spans="1:4">
       <c r="A1502" s="5">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B1502" s="8" t="s">
         <v>1435</v>
       </c>
       <c r="C1502" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1502" s="15">
         <v>552</v>
       </c>
     </row>
     <row r="1503" spans="1:4">
       <c r="A1503" s="5">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="B1503" s="8" t="s">
         <v>1436</v>
       </c>
       <c r="C1503" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1503" s="15">
         <v>552</v>
       </c>
     </row>
     <row r="1504" spans="1:4">
       <c r="A1504" s="5">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="B1504" s="8" t="s">
         <v>1437</v>
       </c>
       <c r="C1504" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1504" s="15">
         <v>552</v>
       </c>
     </row>
     <row r="1505" spans="1:4">
-      <c r="A1505" s="5">
-[...2 lines deleted...]
-      <c r="B1505" s="8" t="s">
+      <c r="A1505" s="2" t="s">
         <v>1438</v>
       </c>
-      <c r="C1505" s="12" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B1505" s="8"/>
+      <c r="C1505" s="12"/>
+      <c r="D1505" s="15"/>
     </row>
     <row r="1506" spans="1:4">
-      <c r="A1506" s="5">
-[...2 lines deleted...]
-      <c r="B1506" s="8" t="s">
+      <c r="A1506" s="3" t="s">
         <v>1439</v>
       </c>
-      <c r="C1506" s="12" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B1506" s="8"/>
+      <c r="C1506" s="12"/>
+      <c r="D1506" s="15"/>
     </row>
     <row r="1507" spans="1:4">
-      <c r="A1507" s="5">
-[...9 lines deleted...]
-        <v>552</v>
+      <c r="A1507" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1507" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1507" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1507" s="16" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="1508" spans="1:4">
       <c r="A1508" s="5">
-        <v>79</v>
+        <v>1</v>
       </c>
       <c r="B1508" s="8" t="s">
-        <v>1441</v>
+        <v>1440</v>
       </c>
       <c r="C1508" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1508" s="15">
-        <v>552</v>
+        <v>759</v>
       </c>
     </row>
     <row r="1509" spans="1:4">
       <c r="A1509" s="5">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="B1509" s="8" t="s">
-        <v>1442</v>
+        <v>1441</v>
       </c>
       <c r="C1509" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1509" s="15">
-        <v>552</v>
+        <v>759</v>
       </c>
     </row>
     <row r="1510" spans="1:4">
       <c r="A1510" s="5">
-        <v>81</v>
+        <v>3</v>
       </c>
       <c r="B1510" s="8" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C1510" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1510" s="15">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="1511" spans="1:4">
+      <c r="A1511" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1511" s="11" t="s">
         <v>1443</v>
       </c>
-      <c r="C1510" s="12" t="s">
-[...10 lines deleted...]
-      <c r="B1511" s="8" t="s">
+      <c r="C1511" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1511" s="17">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="1512" spans="1:4">
+      <c r="A1512" s="6">
+        <v>5</v>
+      </c>
+      <c r="B1512" s="11" t="s">
         <v>1444</v>
       </c>
-      <c r="C1511" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A1512" s="2" t="s">
+      <c r="C1512" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1512" s="17">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="1513" spans="1:4">
+      <c r="A1513" s="5">
+        <v>6</v>
+      </c>
+      <c r="B1513" s="8" t="s">
         <v>1445</v>
       </c>
-      <c r="B1512" s="8"/>
-[...4 lines deleted...]
-      <c r="A1513" s="3" t="s">
+      <c r="C1513" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1513" s="15">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="1514" spans="1:4">
+      <c r="A1514" s="3" t="s">
         <v>1446</v>
       </c>
-      <c r="B1513" s="8"/>
-[...4 lines deleted...]
-      <c r="A1514" s="4" t="s">
+      <c r="B1514" s="8"/>
+      <c r="C1514" s="12"/>
+      <c r="D1514" s="15"/>
+    </row>
+    <row r="1515" spans="1:4">
+      <c r="A1515" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B1514" s="10" t="s">
+      <c r="B1515" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="C1514" s="13" t="s">
+      <c r="C1515" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="D1514" s="16" t="s">
+      <c r="D1515" s="16" t="s">
         <v>6</v>
-      </c>
-[...12 lines deleted...]
-        <v>759</v>
       </c>
     </row>
     <row r="1516" spans="1:4">
       <c r="A1516" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B1516" s="8" t="s">
-        <v>1448</v>
+        <v>1447</v>
       </c>
       <c r="C1516" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1516" s="15">
         <v>759</v>
       </c>
     </row>
     <row r="1517" spans="1:4">
       <c r="A1517" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B1517" s="8" t="s">
-        <v>1449</v>
+        <v>1448</v>
       </c>
       <c r="C1517" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1517" s="15">
         <v>759</v>
       </c>
     </row>
     <row r="1518" spans="1:4">
-      <c r="A1518" s="7">
+      <c r="A1518" s="5">
+        <v>3</v>
+      </c>
+      <c r="B1518" s="8" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C1518" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1518" s="15">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="1519" spans="1:4">
+      <c r="A1519" s="5">
         <v>4</v>
       </c>
-      <c r="B1518" s="11" t="s">
+      <c r="B1519" s="8" t="s">
         <v>1450</v>
       </c>
-      <c r="C1518" s="14" t="s">
-[...16 lines deleted...]
-      <c r="D1519" s="17">
+      <c r="C1519" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1519" s="15">
         <v>759</v>
       </c>
     </row>
     <row r="1520" spans="1:4">
       <c r="A1520" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B1520" s="8" t="s">
-        <v>1452</v>
+        <v>1451</v>
       </c>
       <c r="C1520" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1520" s="15">
-        <v>790</v>
+        <v>759</v>
       </c>
     </row>
     <row r="1521" spans="1:4">
       <c r="A1521" s="3" t="s">
-        <v>1453</v>
+        <v>1452</v>
       </c>
       <c r="B1521" s="8"/>
       <c r="C1521" s="12"/>
       <c r="D1521" s="15"/>
     </row>
     <row r="1522" spans="1:4">
       <c r="A1522" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B1522" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C1522" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D1522" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1523" spans="1:4">
       <c r="A1523" s="5">
         <v>1</v>
       </c>
       <c r="B1523" s="8" t="s">
-        <v>1454</v>
+        <v>1453</v>
       </c>
       <c r="C1523" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1523" s="15">
-        <v>759</v>
+        <v>310</v>
       </c>
     </row>
     <row r="1524" spans="1:4">
       <c r="A1524" s="5">
         <v>2</v>
       </c>
       <c r="B1524" s="8" t="s">
-        <v>1455</v>
+        <v>1454</v>
       </c>
       <c r="C1524" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1524" s="15">
-        <v>759</v>
+        <v>310</v>
       </c>
     </row>
     <row r="1525" spans="1:4">
       <c r="A1525" s="5">
         <v>3</v>
       </c>
       <c r="B1525" s="8" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C1525" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1525" s="15">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="1526" spans="1:4">
+      <c r="A1526" s="6">
+        <v>4</v>
+      </c>
+      <c r="B1526" s="11" t="s">
         <v>1456</v>
       </c>
-      <c r="C1525" s="12" t="s">
-[...10 lines deleted...]
-      <c r="B1526" s="8" t="s">
+      <c r="C1526" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1526" s="17">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="1527" spans="1:4">
+      <c r="A1527" s="6">
+        <v>5</v>
+      </c>
+      <c r="B1527" s="11" t="s">
         <v>1457</v>
       </c>
-      <c r="C1526" s="12" t="s">
-[...10 lines deleted...]
-      <c r="B1527" s="8" t="s">
+      <c r="C1527" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1527" s="17">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="1528" spans="1:4">
+      <c r="A1528" s="6">
+        <v>6</v>
+      </c>
+      <c r="B1528" s="11" t="s">
         <v>1458</v>
       </c>
-      <c r="C1527" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A1528" s="3" t="s">
+      <c r="C1528" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1528" s="17">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="1529" spans="1:4">
+      <c r="A1529" s="6">
+        <v>7</v>
+      </c>
+      <c r="B1529" s="11" t="s">
         <v>1459</v>
       </c>
-      <c r="B1528" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C1529" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1529" s="17">
+        <v>793</v>
       </c>
     </row>
     <row r="1530" spans="1:4">
-      <c r="A1530" s="5">
-[...2 lines deleted...]
-      <c r="B1530" s="8" t="s">
+      <c r="A1530" s="6">
+        <v>8</v>
+      </c>
+      <c r="B1530" s="11" t="s">
         <v>1460</v>
       </c>
-      <c r="C1530" s="12" t="s">
-[...3 lines deleted...]
-        <v>310</v>
+      <c r="C1530" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1530" s="17">
+        <v>793</v>
       </c>
     </row>
     <row r="1531" spans="1:4">
       <c r="A1531" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B1531" s="8" t="s">
         <v>1461</v>
       </c>
       <c r="C1531" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1531" s="15">
-        <v>310</v>
+        <v>793</v>
       </c>
     </row>
     <row r="1532" spans="1:4">
       <c r="A1532" s="5">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B1532" s="8" t="s">
         <v>1462</v>
       </c>
       <c r="C1532" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1532" s="15">
-        <v>793</v>
+        <v>990</v>
       </c>
     </row>
     <row r="1533" spans="1:4">
-      <c r="A1533" s="7">
+      <c r="A1533" s="5">
+        <v>11</v>
+      </c>
+      <c r="B1533" s="8" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C1533" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1533" s="15">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="1534" spans="1:4">
+      <c r="A1534" s="5">
+        <v>12</v>
+      </c>
+      <c r="B1534" s="8" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C1534" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1534" s="15">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="1535" spans="1:4">
+      <c r="A1535" s="3" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B1535" s="8"/>
+      <c r="C1535" s="12"/>
+      <c r="D1535" s="15"/>
+    </row>
+    <row r="1536" spans="1:4">
+      <c r="A1536" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1536" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="B1533" s="11" t="s">
-[...10 lines deleted...]
-      <c r="A1534" s="7">
+      <c r="C1536" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B1534" s="11" t="s">
-[...10 lines deleted...]
-      <c r="A1535" s="7">
+      <c r="D1536" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="B1535" s="11" t="s">
-[...13 lines deleted...]
-      <c r="B1536" s="11" t="s">
+    </row>
+    <row r="1537" spans="1:4">
+      <c r="A1537" s="5">
+        <v>1</v>
+      </c>
+      <c r="B1537" s="8" t="s">
         <v>1466</v>
       </c>
-      <c r="C1536" s="14" t="s">
-[...10 lines deleted...]
-      <c r="B1537" s="11" t="s">
+      <c r="C1537" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1537" s="15">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="1538" spans="1:4">
+      <c r="A1538" s="6">
+        <v>2</v>
+      </c>
+      <c r="B1538" s="11" t="s">
         <v>1467</v>
       </c>
-      <c r="C1537" s="14" t="s">
-[...10 lines deleted...]
-      <c r="B1538" s="8" t="s">
+      <c r="C1538" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1538" s="17">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="1539" spans="1:4">
+      <c r="A1539" s="6">
+        <v>3</v>
+      </c>
+      <c r="B1539" s="11" t="s">
         <v>1468</v>
       </c>
-      <c r="C1538" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A1539" s="5">
+      <c r="C1539" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B1539" s="8" t="s">
-[...6 lines deleted...]
-        <v>990</v>
+      <c r="D1539" s="17">
+        <v>861</v>
       </c>
     </row>
     <row r="1540" spans="1:4">
       <c r="A1540" s="5">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B1540" s="8" t="s">
-        <v>1470</v>
+        <v>1469</v>
       </c>
       <c r="C1540" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1540" s="15">
-        <v>990</v>
+        <v>861</v>
       </c>
     </row>
     <row r="1541" spans="1:4">
       <c r="A1541" s="5">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="B1541" s="8" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C1541" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1541" s="15">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="1542" spans="1:4">
+      <c r="A1542" s="5">
+        <v>6</v>
+      </c>
+      <c r="B1542" s="8" t="s">
         <v>1471</v>
       </c>
-      <c r="C1541" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A1542" s="3" t="s">
+      <c r="C1542" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1542" s="15">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="1543" spans="1:4">
+      <c r="A1543" s="5">
+        <v>7</v>
+      </c>
+      <c r="B1543" s="8" t="s">
         <v>1472</v>
       </c>
-      <c r="B1542" s="8"/>
-[...4 lines deleted...]
-      <c r="A1543" s="4" t="s">
+      <c r="C1543" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1543" s="15">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="1544" spans="1:4">
+      <c r="A1544" s="3" t="s">
+        <v>1473</v>
+      </c>
+      <c r="B1544" s="8"/>
+      <c r="C1544" s="12"/>
+      <c r="D1544" s="15"/>
+    </row>
+    <row r="1545" spans="1:4">
+      <c r="A1545" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B1543" s="10" t="s">
+      <c r="B1545" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="C1543" s="13" t="s">
+      <c r="C1545" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="D1543" s="16" t="s">
+      <c r="D1545" s="16" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="1544" spans="1:4">
-      <c r="A1544" s="5">
+    <row r="1546" spans="1:4">
+      <c r="A1546" s="5">
         <v>1</v>
       </c>
-      <c r="B1544" s="8" t="s">
-[...13 lines deleted...]
-      <c r="B1545" s="11" t="s">
+      <c r="B1546" s="8" t="s">
         <v>1474</v>
       </c>
-      <c r="C1545" s="14" t="s">
-[...17 lines deleted...]
-        <v>861</v>
+      <c r="C1546" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1546" s="15">
+        <v>658</v>
       </c>
     </row>
     <row r="1547" spans="1:4">
       <c r="A1547" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B1547" s="8" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C1547" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1547" s="15">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="1548" spans="1:4">
+      <c r="A1548" s="6">
+        <v>3</v>
+      </c>
+      <c r="B1548" s="11" t="s">
         <v>1476</v>
       </c>
-      <c r="C1547" s="12" t="s">
-[...17 lines deleted...]
-        <v>861</v>
+      <c r="C1548" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1548" s="17">
+        <v>945</v>
       </c>
     </row>
     <row r="1549" spans="1:4">
       <c r="A1549" s="5">
+        <v>4</v>
+      </c>
+      <c r="B1549" s="8" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C1549" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1549" s="15">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="1550" spans="1:4">
+      <c r="A1550" s="6">
+        <v>5</v>
+      </c>
+      <c r="B1550" s="11" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C1550" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1550" s="17">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="1551" spans="1:4">
+      <c r="A1551" s="6">
         <v>6</v>
       </c>
-      <c r="B1549" s="8" t="s">
-[...10 lines deleted...]
-      <c r="A1550" s="5">
+      <c r="B1551" s="11" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C1551" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1551" s="17">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="1552" spans="1:4">
+      <c r="A1552" s="6">
         <v>7</v>
       </c>
-      <c r="B1550" s="8" t="s">
-[...10 lines deleted...]
-      <c r="A1551" s="3" t="s">
+      <c r="B1552" s="11" t="s">
         <v>1480</v>
       </c>
-      <c r="B1551" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C1552" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1552" s="17">
+        <v>945</v>
       </c>
     </row>
     <row r="1553" spans="1:4">
-      <c r="A1553" s="5">
-[...2 lines deleted...]
-      <c r="B1553" s="8" t="s">
+      <c r="A1553" s="6">
+        <v>8</v>
+      </c>
+      <c r="B1553" s="11" t="s">
         <v>1481</v>
       </c>
-      <c r="C1553" s="12" t="s">
-[...3 lines deleted...]
-        <v>658</v>
+      <c r="C1553" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1553" s="17">
+        <v>945</v>
       </c>
     </row>
     <row r="1554" spans="1:4">
       <c r="A1554" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B1554" s="8" t="s">
         <v>1482</v>
       </c>
       <c r="C1554" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1554" s="15">
-        <v>658</v>
+        <v>945</v>
       </c>
     </row>
     <row r="1555" spans="1:4">
-      <c r="A1555" s="7">
-[...2 lines deleted...]
-      <c r="B1555" s="11" t="s">
+      <c r="A1555" s="5">
+        <v>10</v>
+      </c>
+      <c r="B1555" s="8" t="s">
         <v>1483</v>
       </c>
-      <c r="C1555" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D1555" s="17">
+      <c r="C1555" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1555" s="15">
         <v>945</v>
       </c>
     </row>
     <row r="1556" spans="1:4">
       <c r="A1556" s="5">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B1556" s="8" t="s">
         <v>1484</v>
       </c>
       <c r="C1556" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1556" s="15">
         <v>945</v>
       </c>
     </row>
     <row r="1557" spans="1:4">
-      <c r="A1557" s="7">
+      <c r="A1557" s="5">
+        <v>12</v>
+      </c>
+      <c r="B1557" s="8" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C1557" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1557" s="15">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="1558" spans="1:4">
+      <c r="A1558" s="3" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B1558" s="8"/>
+      <c r="C1558" s="12"/>
+      <c r="D1558" s="15"/>
+    </row>
+    <row r="1559" spans="1:4">
+      <c r="A1559" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1559" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1559" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B1557" s="11" t="s">
-[...10 lines deleted...]
-      <c r="A1558" s="7">
+      <c r="D1559" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="B1558" s="11" t="s">
-[...13 lines deleted...]
-      <c r="B1559" s="11" t="s">
+    </row>
+    <row r="1560" spans="1:4">
+      <c r="A1560" s="5">
+        <v>1</v>
+      </c>
+      <c r="B1560" s="8" t="s">
         <v>1487</v>
       </c>
-      <c r="C1559" s="14" t="s">
-[...17 lines deleted...]
-        <v>945</v>
+      <c r="C1560" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1560" s="15">
+        <v>1097</v>
       </c>
     </row>
     <row r="1561" spans="1:4">
       <c r="A1561" s="5">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B1561" s="8" t="s">
-        <v>1489</v>
+        <v>1488</v>
       </c>
       <c r="C1561" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1561" s="15">
-        <v>945</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="1562" spans="1:4">
       <c r="A1562" s="5">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B1562" s="8" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
       <c r="C1562" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1562" s="15">
-        <v>945</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="1563" spans="1:4">
       <c r="A1563" s="5">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B1563" s="8" t="s">
-        <v>1491</v>
+        <v>1490</v>
       </c>
       <c r="C1563" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1563" s="15">
-        <v>945</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="1564" spans="1:4">
       <c r="A1564" s="5">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="B1564" s="8" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C1564" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1564" s="15">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="1565" spans="1:4">
+      <c r="A1565" s="5">
+        <v>6</v>
+      </c>
+      <c r="B1565" s="8" t="s">
         <v>1492</v>
       </c>
-      <c r="C1564" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A1565" s="3" t="s">
+      <c r="C1565" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1565" s="15">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="1566" spans="1:4">
+      <c r="A1566" s="5">
+        <v>7</v>
+      </c>
+      <c r="B1566" s="8" t="s">
         <v>1493</v>
       </c>
-      <c r="B1565" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C1566" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1566" s="15">
+        <v>1266</v>
       </c>
     </row>
     <row r="1567" spans="1:4">
       <c r="A1567" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B1567" s="8" t="s">
         <v>1494</v>
       </c>
       <c r="C1567" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1567" s="15">
-        <v>1097</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="1568" spans="1:4">
       <c r="A1568" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B1568" s="8" t="s">
         <v>1495</v>
       </c>
       <c r="C1568" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1568" s="15">
-        <v>1097</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="1569" spans="1:4">
       <c r="A1569" s="5">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B1569" s="8" t="s">
         <v>1496</v>
       </c>
       <c r="C1569" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1569" s="15">
         <v>1266</v>
       </c>
     </row>
     <row r="1570" spans="1:4">
       <c r="A1570" s="5">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B1570" s="8" t="s">
         <v>1497</v>
       </c>
       <c r="C1570" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1570" s="15">
         <v>1266</v>
       </c>
     </row>
     <row r="1571" spans="1:4">
       <c r="A1571" s="5">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B1571" s="8" t="s">
         <v>1498</v>
       </c>
       <c r="C1571" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1571" s="15">
-        <v>1266</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="1572" spans="1:4">
       <c r="A1572" s="5">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B1572" s="8" t="s">
         <v>1499</v>
       </c>
       <c r="C1572" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1572" s="15">
-        <v>1266</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="1573" spans="1:4">
-      <c r="A1573" s="5">
-[...2 lines deleted...]
-      <c r="B1573" s="8" t="s">
+      <c r="A1573" s="3" t="s">
         <v>1500</v>
       </c>
-      <c r="C1573" s="12" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B1573" s="8"/>
+      <c r="C1573" s="12"/>
+      <c r="D1573" s="15"/>
     </row>
     <row r="1574" spans="1:4">
-      <c r="A1574" s="5">
-[...9 lines deleted...]
-        <v>1266</v>
+      <c r="A1574" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1574" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1574" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1574" s="16" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="1575" spans="1:4">
       <c r="A1575" s="5">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B1575" s="8" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C1575" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1575" s="15">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="1576" spans="1:4">
+      <c r="A1576" s="2" t="s">
         <v>1502</v>
       </c>
-      <c r="C1575" s="12" t="s">
-[...10 lines deleted...]
-      <c r="B1576" s="8" t="s">
+      <c r="B1576" s="8"/>
+      <c r="C1576" s="12"/>
+      <c r="D1576" s="15"/>
+    </row>
+    <row r="1577" spans="1:4">
+      <c r="A1577" s="3" t="s">
         <v>1503</v>
       </c>
-      <c r="C1576" s="12" t="s">
-[...18 lines deleted...]
-      </c>
+      <c r="B1577" s="8"/>
+      <c r="C1577" s="12"/>
+      <c r="D1577" s="15"/>
     </row>
     <row r="1578" spans="1:4">
-      <c r="A1578" s="5">
-[...9 lines deleted...]
-        <v>1360</v>
+      <c r="A1578" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1578" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1578" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1578" s="16" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="1579" spans="1:4">
       <c r="A1579" s="5">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="B1579" s="8" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C1579" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1579" s="15">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="1580" spans="1:4">
+      <c r="A1580" s="5">
+        <v>2</v>
+      </c>
+      <c r="B1580" s="8" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C1580" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1580" s="15">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="1581" spans="1:4">
+      <c r="A1581" s="6">
+        <v>3</v>
+      </c>
+      <c r="B1581" s="11" t="s">
         <v>1506</v>
       </c>
-      <c r="C1579" s="12" t="s">
-[...25 lines deleted...]
-        <v>6</v>
+      <c r="C1581" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1581" s="17">
+        <v>122</v>
       </c>
     </row>
     <row r="1582" spans="1:4">
       <c r="A1582" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B1582" s="8" t="s">
+        <v>1507</v>
+      </c>
+      <c r="C1582" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1582" s="15">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="1583" spans="1:4">
+      <c r="A1583" s="5">
+        <v>5</v>
+      </c>
+      <c r="B1583" s="8" t="s">
         <v>1508</v>
       </c>
-      <c r="C1582" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A1583" s="2" t="s">
+      <c r="C1583" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1583" s="15">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="1584" spans="1:4">
+      <c r="A1584" s="5">
+        <v>6</v>
+      </c>
+      <c r="B1584" s="8" t="s">
         <v>1509</v>
       </c>
-      <c r="B1583" s="8"/>
-[...4 lines deleted...]
-      <c r="A1584" s="3" t="s">
+      <c r="C1584" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1584" s="15">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="1585" spans="1:4">
+      <c r="A1585" s="5">
+        <v>7</v>
+      </c>
+      <c r="B1585" s="8" t="s">
         <v>1510</v>
       </c>
-      <c r="B1584" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C1585" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1585" s="15">
+        <v>270</v>
       </c>
     </row>
     <row r="1586" spans="1:4">
       <c r="A1586" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B1586" s="8" t="s">
         <v>1511</v>
       </c>
       <c r="C1586" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1586" s="15">
-        <v>68</v>
+        <v>270</v>
       </c>
     </row>
     <row r="1587" spans="1:4">
-      <c r="A1587" s="5">
+      <c r="A1587" s="3" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B1587" s="8"/>
+      <c r="C1587" s="12"/>
+      <c r="D1587" s="15"/>
+    </row>
+    <row r="1588" spans="1:4">
+      <c r="A1588" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1588" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1588" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1588" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1589" spans="1:4">
+      <c r="A1589" s="6">
+        <v>1</v>
+      </c>
+      <c r="B1589" s="11" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C1589" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1589" s="17">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1590" spans="1:4">
+      <c r="A1590" s="6">
         <v>2</v>
       </c>
-      <c r="B1587" s="8" t="s">
-[...10 lines deleted...]
-      <c r="A1588" s="7">
+      <c r="B1590" s="11" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C1590" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1590" s="17">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1591" spans="1:4">
+      <c r="A1591" s="6">
         <v>3</v>
       </c>
-      <c r="B1588" s="11" t="s">
-[...27 lines deleted...]
-      <c r="B1590" s="8" t="s">
+      <c r="B1591" s="11" t="s">
         <v>1515</v>
       </c>
-      <c r="C1590" s="12" t="s">
-[...17 lines deleted...]
-        <v>122</v>
+      <c r="C1591" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1591" s="17">
+        <v>51</v>
       </c>
     </row>
     <row r="1592" spans="1:4">
       <c r="A1592" s="5">
+        <v>4</v>
+      </c>
+      <c r="B1592" s="8" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C1592" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1592" s="15">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="1593" spans="1:4">
+      <c r="A1593" s="6">
+        <v>5</v>
+      </c>
+      <c r="B1593" s="11" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C1593" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1593" s="17">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="1594" spans="1:4">
+      <c r="A1594" s="5">
+        <v>6</v>
+      </c>
+      <c r="B1594" s="8" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C1594" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1594" s="15">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="1595" spans="1:4">
+      <c r="A1595" s="3" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B1595" s="8"/>
+      <c r="C1595" s="12"/>
+      <c r="D1595" s="15"/>
+    </row>
+    <row r="1596" spans="1:4">
+      <c r="A1596" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1596" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1596" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1596" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1597" spans="1:4">
+      <c r="A1597" s="6">
+        <v>1</v>
+      </c>
+      <c r="B1597" s="11" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C1597" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1597" s="17">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="1598" spans="1:4">
+      <c r="A1598" s="6">
+        <v>2</v>
+      </c>
+      <c r="B1598" s="11" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C1598" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1598" s="17">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="1599" spans="1:4">
+      <c r="A1599" s="6">
+        <v>3</v>
+      </c>
+      <c r="B1599" s="11" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C1599" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1599" s="17">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="1600" spans="1:4">
+      <c r="A1600" s="5">
+        <v>4</v>
+      </c>
+      <c r="B1600" s="8" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C1600" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1600" s="15">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="1601" spans="1:4">
+      <c r="A1601" s="6">
+        <v>5</v>
+      </c>
+      <c r="B1601" s="11" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C1601" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1601" s="17">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="1602" spans="1:4">
+      <c r="A1602" s="5">
+        <v>6</v>
+      </c>
+      <c r="B1602" s="8" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C1602" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1602" s="15">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="1603" spans="1:4">
+      <c r="A1603" s="5">
         <v>7</v>
       </c>
-      <c r="B1592" s="8" t="s">
-[...32 lines deleted...]
-      <c r="A1595" s="4" t="s">
+      <c r="B1603" s="8" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C1603" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1603" s="15">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="1604" spans="1:4">
+      <c r="A1604" s="5">
+        <v>8</v>
+      </c>
+      <c r="B1604" s="8" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C1604" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1604" s="15">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="1605" spans="1:4">
+      <c r="A1605" s="3" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B1605" s="8"/>
+      <c r="C1605" s="12"/>
+      <c r="D1605" s="15"/>
+    </row>
+    <row r="1606" spans="1:4">
+      <c r="A1606" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B1595" s="10" t="s">
+      <c r="B1606" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="C1595" s="13" t="s">
+      <c r="C1606" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="D1595" s="16" t="s">
+      <c r="D1606" s="16" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="1596" spans="1:4">
-      <c r="A1596" s="7">
+    <row r="1607" spans="1:4">
+      <c r="A1607" s="6">
         <v>1</v>
       </c>
-      <c r="B1596" s="11" t="s">
-[...10 lines deleted...]
-      <c r="A1597" s="7">
+      <c r="B1607" s="11" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C1607" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1607" s="17">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="1608" spans="1:4">
+      <c r="A1608" s="6">
         <v>2</v>
       </c>
-      <c r="B1597" s="11" t="s">
-[...133 lines deleted...]
-      <c r="B1607" s="8" t="s">
+      <c r="B1608" s="11" t="s">
         <v>1530</v>
       </c>
-      <c r="C1607" s="12" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="C1608" s="14" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D1608" s="17">
-        <v>641</v>
+        <v>79</v>
       </c>
     </row>
     <row r="1609" spans="1:4">
       <c r="A1609" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B1609" s="8" t="s">
-        <v>1532</v>
+        <v>1531</v>
       </c>
       <c r="C1609" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1609" s="15">
-        <v>641</v>
+        <v>79</v>
       </c>
     </row>
     <row r="1610" spans="1:4">
       <c r="A1610" s="5">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B1610" s="8" t="s">
-        <v>1533</v>
+        <v>1532</v>
       </c>
       <c r="C1610" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1610" s="15">
-        <v>641</v>
+        <v>79</v>
       </c>
     </row>
     <row r="1611" spans="1:4">
       <c r="A1611" s="5">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B1611" s="8" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C1611" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1611" s="15">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="1612" spans="1:4">
+      <c r="A1612" s="6">
+        <v>6</v>
+      </c>
+      <c r="B1612" s="11" t="s">
         <v>1534</v>
       </c>
-      <c r="C1611" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A1612" s="3" t="s">
+      <c r="C1612" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1612" s="17">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="1613" spans="1:4">
+      <c r="A1613" s="5">
+        <v>7</v>
+      </c>
+      <c r="B1613" s="8" t="s">
         <v>1535</v>
       </c>
-      <c r="B1612" s="8"/>
-[...4 lines deleted...]
-      <c r="A1613" s="4" t="s">
+      <c r="C1613" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1613" s="15">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="1614" spans="1:4">
+      <c r="A1614" s="2" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B1614" s="8"/>
+      <c r="C1614" s="12"/>
+      <c r="D1614" s="15"/>
+    </row>
+    <row r="1615" spans="1:4">
+      <c r="A1615" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B1613" s="10" t="s">
+      <c r="B1615" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="C1613" s="13" t="s">
+      <c r="C1615" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="D1613" s="16" t="s">
+      <c r="D1615" s="16" t="s">
         <v>6</v>
-      </c>
-[...26 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="1616" spans="1:4">
       <c r="A1616" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B1616" s="8" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C1616" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1616" s="15">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="1617" spans="1:4">
+      <c r="A1617" s="6">
+        <v>2</v>
+      </c>
+      <c r="B1617" s="11" t="s">
         <v>1538</v>
       </c>
-      <c r="C1616" s="12" t="s">
-[...17 lines deleted...]
-        <v>79</v>
+      <c r="C1617" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1617" s="17">
+        <v>405</v>
       </c>
     </row>
     <row r="1618" spans="1:4">
       <c r="A1618" s="5">
+        <v>3</v>
+      </c>
+      <c r="B1618" s="8" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C1618" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1618" s="15">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="1619" spans="1:4">
+      <c r="A1619" s="2" t="s">
+        <v>1540</v>
+      </c>
+      <c r="B1619" s="8"/>
+      <c r="C1619" s="12"/>
+      <c r="D1619" s="15"/>
+    </row>
+    <row r="1620" spans="1:4">
+      <c r="A1620" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1620" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1620" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B1618" s="8" t="s">
-[...10 lines deleted...]
-      <c r="A1619" s="7">
+      <c r="D1620" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="B1619" s="11" t="s">
+    </row>
+    <row r="1621" spans="1:4">
+      <c r="A1621" s="5">
+        <v>1</v>
+      </c>
+      <c r="B1621" s="8" t="s">
         <v>1541</v>
       </c>
-      <c r="C1619" s="14" t="s">
-[...10 lines deleted...]
-      <c r="B1620" s="8" t="s">
+      <c r="C1621" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1621" s="15">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1622" spans="1:4">
+      <c r="A1622" s="5">
+        <v>2</v>
+      </c>
+      <c r="B1622" s="8" t="s">
         <v>1542</v>
       </c>
-      <c r="C1620" s="12" t="s">
-[...25 lines deleted...]
-        <v>6</v>
+      <c r="C1622" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1622" s="15">
+        <v>2669</v>
       </c>
     </row>
     <row r="1623" spans="1:4">
       <c r="A1623" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B1623" s="8" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C1623" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1623" s="15">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="1624" spans="1:4">
+      <c r="A1624" s="5">
+        <v>4</v>
+      </c>
+      <c r="B1624" s="8" t="s">
         <v>1544</v>
       </c>
-      <c r="C1623" s="12" t="s">
-[...17 lines deleted...]
-        <v>405</v>
+      <c r="C1624" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1624" s="15">
+        <v>2669</v>
       </c>
     </row>
     <row r="1625" spans="1:4">
       <c r="A1625" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B1625" s="8" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1625" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1625" s="15">
+        <v>2669</v>
+      </c>
+    </row>
+    <row r="1626" spans="1:4">
+      <c r="A1626" s="5">
+        <v>6</v>
+      </c>
+      <c r="B1626" s="8" t="s">
         <v>1546</v>
       </c>
-      <c r="C1625" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A1626" s="2" t="s">
+      <c r="C1626" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1626" s="15">
+        <v>2624</v>
+      </c>
+    </row>
+    <row r="1627" spans="1:4">
+      <c r="A1627" s="5">
+        <v>7</v>
+      </c>
+      <c r="B1627" s="8" t="s">
         <v>1547</v>
       </c>
-      <c r="B1626" s="8"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="C1627" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1627" s="15">
+        <v>422</v>
       </c>
     </row>
     <row r="1628" spans="1:4">
       <c r="A1628" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B1628" s="8" t="s">
         <v>1548</v>
       </c>
       <c r="C1628" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1628" s="15">
-        <v>624</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="1629" spans="1:4">
       <c r="A1629" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B1629" s="8" t="s">
         <v>1549</v>
       </c>
       <c r="C1629" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1629" s="15">
-        <v>2669</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="1630" spans="1:4">
       <c r="A1630" s="5">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B1630" s="8" t="s">
         <v>1550</v>
       </c>
       <c r="C1630" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1630" s="15">
-        <v>625</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1631" spans="1:4">
       <c r="A1631" s="5">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B1631" s="8" t="s">
         <v>1551</v>
       </c>
       <c r="C1631" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1631" s="15">
-        <v>2669</v>
+        <v>759</v>
       </c>
     </row>
     <row r="1632" spans="1:4">
       <c r="A1632" s="5">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B1632" s="8" t="s">
         <v>1552</v>
       </c>
       <c r="C1632" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1632" s="15">
-        <v>2669</v>
+        <v>220</v>
       </c>
     </row>
     <row r="1633" spans="1:4">
       <c r="A1633" s="5">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B1633" s="8" t="s">
         <v>1553</v>
       </c>
       <c r="C1633" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1633" s="15">
-        <v>2624</v>
+        <v>220</v>
       </c>
     </row>
     <row r="1634" spans="1:4">
       <c r="A1634" s="5">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B1634" s="8" t="s">
         <v>1554</v>
       </c>
       <c r="C1634" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1634" s="15">
-        <v>422</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1635" spans="1:4">
       <c r="A1635" s="5">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B1635" s="8" t="s">
         <v>1555</v>
       </c>
       <c r="C1635" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1635" s="15">
-        <v>1266</v>
+        <v>180</v>
       </c>
     </row>
     <row r="1636" spans="1:4">
       <c r="A1636" s="5">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="B1636" s="8" t="s">
         <v>1556</v>
       </c>
       <c r="C1636" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1636" s="15">
-        <v>4050</v>
+        <v>250</v>
       </c>
     </row>
     <row r="1637" spans="1:4">
       <c r="A1637" s="5">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="B1637" s="8" t="s">
         <v>1557</v>
       </c>
       <c r="C1637" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D1637" s="15">
-        <v>300</v>
-[...96 lines deleted...]
-      <c r="D1644" s="15">
         <v>320</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A14:D14"/>
     <mergeCell ref="A15:D15"/>
     <mergeCell ref="A16:D16"/>
     <mergeCell ref="A34:D34"/>
     <mergeCell ref="A61:D61"/>
     <mergeCell ref="A70:D70"/>
     <mergeCell ref="A96:D96"/>
     <mergeCell ref="A111:D111"/>
     <mergeCell ref="A126:D126"/>
     <mergeCell ref="A144:D144"/>
     <mergeCell ref="A145:D145"/>
     <mergeCell ref="A176:D176"/>
     <mergeCell ref="A177:D177"/>
     <mergeCell ref="A191:D191"/>
     <mergeCell ref="A214:D214"/>
     <mergeCell ref="A230:D230"/>
@@ -27570,103 +27451,103 @@
     <mergeCell ref="A393:D393"/>
     <mergeCell ref="A493:D493"/>
     <mergeCell ref="A590:D590"/>
     <mergeCell ref="A658:D658"/>
     <mergeCell ref="A700:D700"/>
     <mergeCell ref="A764:D764"/>
     <mergeCell ref="A844:D844"/>
     <mergeCell ref="A853:D853"/>
     <mergeCell ref="A854:D854"/>
     <mergeCell ref="A881:D881"/>
     <mergeCell ref="A890:D890"/>
     <mergeCell ref="A901:D901"/>
     <mergeCell ref="A913:D913"/>
     <mergeCell ref="A914:D914"/>
     <mergeCell ref="A924:D924"/>
     <mergeCell ref="A934:D934"/>
     <mergeCell ref="A957:D957"/>
     <mergeCell ref="A970:D970"/>
     <mergeCell ref="A971:D971"/>
     <mergeCell ref="A979:D979"/>
     <mergeCell ref="A984:D984"/>
     <mergeCell ref="A990:D990"/>
     <mergeCell ref="A999:D999"/>
     <mergeCell ref="A1000:D1000"/>
     <mergeCell ref="A1001:D1001"/>
-    <mergeCell ref="A1036:D1036"/>
-[...10 lines deleted...]
-    <mergeCell ref="A1156:D1156"/>
+    <mergeCell ref="A1031:D1031"/>
+    <mergeCell ref="A1041:D1041"/>
+    <mergeCell ref="A1042:D1042"/>
+    <mergeCell ref="A1078:D1078"/>
+    <mergeCell ref="A1089:D1089"/>
+    <mergeCell ref="A1095:D1095"/>
+    <mergeCell ref="A1106:D1106"/>
+    <mergeCell ref="A1107:D1107"/>
+    <mergeCell ref="A1123:D1123"/>
+    <mergeCell ref="A1132:D1132"/>
+    <mergeCell ref="A1133:D1133"/>
+    <mergeCell ref="A1149:D1149"/>
+    <mergeCell ref="A1161:D1161"/>
+    <mergeCell ref="A1162:D1162"/>
+    <mergeCell ref="A1167:D1167"/>
     <mergeCell ref="A1168:D1168"/>
-    <mergeCell ref="A1169:D1169"/>
-    <mergeCell ref="A1174:D1174"/>
     <mergeCell ref="A1175:D1175"/>
-    <mergeCell ref="A1182:D1182"/>
-    <mergeCell ref="A1193:D1193"/>
+    <mergeCell ref="A1186:D1186"/>
+    <mergeCell ref="A1187:D1187"/>
     <mergeCell ref="A1194:D1194"/>
-    <mergeCell ref="A1201:D1201"/>
-[...5 lines deleted...]
-    <mergeCell ref="A1263:D1263"/>
+    <mergeCell ref="A1199:D1199"/>
+    <mergeCell ref="A1200:D1200"/>
+    <mergeCell ref="A1234:D1234"/>
+    <mergeCell ref="A1238:D1238"/>
+    <mergeCell ref="A1255:D1255"/>
+    <mergeCell ref="A1256:D1256"/>
+    <mergeCell ref="A1276:D1276"/>
+    <mergeCell ref="A1279:D1279"/>
     <mergeCell ref="A1283:D1283"/>
-    <mergeCell ref="A1286:D1286"/>
-[...4 lines deleted...]
-    <mergeCell ref="A1319:D1319"/>
+    <mergeCell ref="A1284:D1284"/>
+    <mergeCell ref="A1294:D1294"/>
+    <mergeCell ref="A1302:D1302"/>
+    <mergeCell ref="A1312:D1312"/>
+    <mergeCell ref="A1320:D1320"/>
     <mergeCell ref="A1327:D1327"/>
-    <mergeCell ref="A1334:D1334"/>
-[...4 lines deleted...]
-    <mergeCell ref="A1513:D1513"/>
+    <mergeCell ref="A1340:D1340"/>
+    <mergeCell ref="A1341:D1341"/>
+    <mergeCell ref="A1421:D1421"/>
+    <mergeCell ref="A1505:D1505"/>
+    <mergeCell ref="A1506:D1506"/>
+    <mergeCell ref="A1514:D1514"/>
     <mergeCell ref="A1521:D1521"/>
-    <mergeCell ref="A1528:D1528"/>
-[...10 lines deleted...]
-    <mergeCell ref="A1626:D1626"/>
+    <mergeCell ref="A1535:D1535"/>
+    <mergeCell ref="A1544:D1544"/>
+    <mergeCell ref="A1558:D1558"/>
+    <mergeCell ref="A1573:D1573"/>
+    <mergeCell ref="A1576:D1576"/>
+    <mergeCell ref="A1577:D1577"/>
+    <mergeCell ref="A1587:D1587"/>
+    <mergeCell ref="A1595:D1595"/>
+    <mergeCell ref="A1605:D1605"/>
+    <mergeCell ref="A1614:D1614"/>
+    <mergeCell ref="A1619:D1619"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>